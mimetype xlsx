--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -54,8258 +54,8258 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marlon Roberto Neuber</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6715/6715_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6715/6715_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL INTEGRADO DE SANEAMENTO BÁSICO DE ITAPOÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6659/6659_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6659/6659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 727, DE 28 DE SETEMBRO DE 2017, QUE AUTORIZA O MUNICÍPIO DE ITAPOÁ A CONCEDER SUBVENÇÃO SOCIAL POR MEIO DE CONVÊNIO VISANDO FIRMAR PARCERIA EM PROL DA PRESTAÇÃO DE SERVIÇOS ASSISTENCIAIS À SAÚDE NA UNIDADE DE PRONTO ATENDIMENTO 24 HORAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6660/6660_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6660/6660_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR, NA LEI ORÇAMENTÁRIA Nº 754, DE 11 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6661/6661_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6661/6661_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N° 723, DE 18 DE SETEMBRO DE 2017, QUE RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE ITAPOÁ NO CONSÓRCIO INTERMUNICIPAL CATARINENSE - CIMCATARINA. </t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6717/6717_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6717/6717_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DA AÇÃO 2217 DO PROGRAMA 16 - ESPORTE PROMOVENDO A INTEGRAÇÃO DA SOCIEDADE, DA LEI MUNICIPAL N° 703, DE 21 DE JULHO DE 2017.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Janayna</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6626/6626_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6626/6626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO &amp;#8220;MULHER DESTAQUE&amp;#8221;DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Barracão, Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Jonecir Soares, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6630/6630_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6630/6630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 643/2016, DE 07 DE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6751/6751_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6751/6751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR PROGRAMA COMUNITÁRIO PARA EXECUÇÃO DE OBRAS E MELHORIAS NO MUNICÍPIO DE ITAPOÁ/SC E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6655/6655_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6655/6655_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE BRINQUEDOS ADAPTADOS EM PRAÇAS, PARQUES, ESCOLAS E CRECHES MUNICIPAIS, BEM COMO EM LOCAIS DE DIVERSÃO EM GERAL, ABERTO AO PÚBLICO.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6793/6793_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6793/6793_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº116, DE 11 DE OUTUBRO DE 2002, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER GRATIFICAÇÃO AOS PROFISSIONAIS DA SAÚDE &amp;#8211; PSF, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6718/6718_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6718/6718_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO DO EXERCÍCIO ANTERIOR, NA LEI ORÇAMENTARIA Nº 574, DE 11 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6842/6842_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6842/6842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS CONDUTAS A SEREM OBSERVADAS COM RELAÇÃO AOS CEMITÉRIOS NO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6719/6719_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6719/6719_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6813/6813_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6813/6813_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA INSTITUIÇÃO DO POLO DE APOIO PRESENCIAL DO SISTEMA UNIVERSIDADE ABERTA DO BRASIL NO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6843/6843_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6843/6843_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO DE ITAPOÁ A CONCEDER SUBVENÇÃO SOCIAL POR MEIO DE CONVÊNIO COM A INSTITUIÇÃO BETHESDA - HOSPITAL BETHESDA. </t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6737/6737_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6737/6737_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL PROCEDER A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6747/6747_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6747/6747_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 155/2007, QUE INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO ÀS DROGAS.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Ezequiel Andrad'S, Geraldo, Janayna, Jonecir Soares, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6788/6788_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6788/6788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ITAPOÁ A "SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DO AUTISMO", CRIANDO O "DIA MUNICIPAL DO AUTISTA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6814/6814_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6814/6814_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O INPH - INSTITUTO NACIONAL DE PESQUISAS HIDROVIÁRIAS.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6833/6833_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6833/6833_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA COMO "RUA BENTO FIDÉLES FERREIRA&amp;#8221;, NO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6888/6888_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6888/6888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES POR ANULAÇÃO PARCIAL DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6887/6887_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6887/6887_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA IDENTIFICAÇÃO ELETRÔNICA, POR MEIO DE MICROCHIP, DE TODOS OS ANIMAIS DAS ESPÉCIES CANINA, FELINA, EQUINA, MUAR, ASININA, DE TRAÇÃO OU NÃO, DENTRO DO MUNICÍPIO DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6848/6848_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6848/6848_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA COMO "RUA CENTENÁRIO&amp;#8221;, NO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Jefinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6873/6873_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6873/6873_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA ESCALA DE PLANTÕES MÉDICOS NO PRONTO ATENDIMENTO 24 HORAS, NO ÂMBITO DO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6875/6875_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6875/6875_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES POR ANULAÇÕES PARCIAIS DE DOTAÇÕES.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6991/6991_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6991/6991_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O ÍNDICE DE REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DE TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPOÁ/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6992/6992_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6992/6992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 446, DE 28 DE MAIO DE 2013, QUE CONCEDE VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPOÁ/SC. </t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6901/6901_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6901/6901_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, DA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, DO FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL, DO GRUPO INTEGRADO DE AÇÕES COORDENADAS, NA ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE ITAPOÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6946/6946_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6946/6946_texto_integral.pdf</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Ezequiel Andrad'S</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6936/6936_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6936/6936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA COMO "TRAVESSA DEOLINDA TEREZA DA SILVA&amp;#8221;, NO MUNICÍPIO DE_x000D_
 ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7038/7038_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7038/7038_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 761, DE 05 DE JANEIRO DE 2018, QUE DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA E DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE ITAPOÁ. </t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6966/6966_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6966/6966_texto_integral.pdf</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7039/7039_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7039/7039_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 075, DE 24 DE DEZEMBRO DE 2001, QUE DISPÕE SOBRE O ESTATUTO E INSTITUI O PLANO DE CARREIRA E REMUNERAÇÃO DO PESSOAL DO MAGISTÉRIO PÚBLICO MUNICIPAL. </t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7040/7040_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7040/7040_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 034, DE 29 DE JUNHO DE 2001, QUE CRIA O SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE ITAPOÁ E ESTABELECE AS DIRETRIZES DO SISTEMA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Carlos Henrique Pedriali de Nóbrega</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6996/6996_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6996/6996_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A DELEGACIA DE POLÍCIA DE ITAPOÁ, OBJETIVANDO A CESSÃO DE SERVIDORES EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6993/6993_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6993/6993_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REAJUSTE DAS REMUNERAÇÕES DE TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPOÁ/SC. </t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6968/6968_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6968/6968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ITAPOÁ, O PROGRAMA RESGATANDO A HISTÓRIA DOS BAIRROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6969/6969_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6969/6969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMO AGOSTO LARANJA, A TERCEIRA SEMANA DO MÊS DE AGOSTO E O INSERE NO_x000D_
 CALENDÁRIO OFICIAL DE EVENTOS NO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7011/7011_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7011/7011_texto_integral.pdf</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6984/6984_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6984/6984_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE TESTE VOCACIONAL PARA OS ALUNOS DAS ESCOLAS PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6981/6981_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6981/6981_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO NA PÁGINA OFICIAL DA INTERNET DA PREFEITURA MUNICIPAL DE ITAPOÁ, DOS MEDICAMENTOS OFERECIDOS PELA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6997/6997_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6997/6997_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7001/7001_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7001/7001_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7307/projeto_de_lei_no_48-18_-_dispoe_sobre_comdema.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7307/projeto_de_lei_no_48-18_-_dispoe_sobre_comdema.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Defesa do Meio Ambiente – COMDEMA – e dá outras providências</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7025/7025_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7025/7025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE UMA PRAÇA NO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7308/projeto_50-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7308/projeto_50-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Geral do Simples Nacional, em conformidade com a Lei Complementar no 123, de 14 de dezembro de 2006 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7041/7041_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7041/7041_texto_integral.pdf</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7145/7145_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7145/7145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 182, DE 04 DE JUNHO DE_x000D_
 2008, QUE DISPÕE SOBRE O CONSELHO TUTELAR E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7077/7077_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7077/7077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO DA FROTA DE VEÍCULOS OFICIAIS DO MUNICÍPIO DE ITAPOÁ-SC, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7109/7109_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7109/7109_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA A GINCANA ESPORTIVA, DE LAZER E CULTURAL DE ITAPOÁ/SC, EM COMEMORAÇÃO AO ANIVERSÁRIO DO MUNICÍPIO, DISPONDO SOBRE AS NORMAS E PROCEDIMENTOS PARA SUA REALIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7150/7150_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7150/7150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IDENTIDADE VISUAL DO PODER EXECUTIVO DO MUNICÍPIO DE ITAPOÁ &amp;#8211; SC.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7110/7110_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7110/7110_texto_integral.pdf</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7111/7111_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7111/7111_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES POR ANULAÇÃO PARCIAL DE DOTAÇÃO</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Barracão</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7082/7082_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7082/7082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA, ATRAVÉS DE REGULAMENTAÇÃO PELO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7112/7112_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7112/7112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL PROVENIENTE DE ANULAÇÃO PARCIAL DE DOTAÇÃO.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7146/7146_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7146/7146_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL DE Nº 055, DE 11 DE SETEMBRO DE 1990, QUE CRIA A BANDEIRA DO MUNICÍPIO DE ITAPOÁ - SC.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7151/7151_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7151/7151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO AO_x000D_
 ACOMPANHAMENTO DAS OBRAS E SERVIÇOS MUNICIPAIS E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7117/7117_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7117/7117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA VIA PÚBLICA COMO "TRAVESSA GENERAL OSÓRIO&amp;#8221;, NO MUNICÍPIO DE ITAPOÁ/SC. </t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7131/7131_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7131/7131_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESA PARA O EXERCÍCIO FINANCEIRO 2019.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7147/7147_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7147/7147_texto_integral.pdf</t>
   </si>
   <si>
     <t>PADRONIZA A CONSTRUÇÃO DE QUIOSQUES NO TRECHO DA_x000D_
 ORLA MARÍTIMA DENTRO DOS LIMITES DO MUNICÍPIO DE_x000D_
 ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7148/7148_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7148/7148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À CONCESSÃO OU PERMISSÃO DE USO DE QUIOSQUES NO TRECHO DA ORLA MARÍTIMA DENTRO DOS LIMITES DO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7132/7132_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7132/7132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADERIR AO SISTEMA INFORMATIZADO DE OUVIDORIAS DOS ENTES FEDERADOS E-OUV MUNICÍPIOS.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7171/7171_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7171/7171_texto_integral.pdf</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7169/7169_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7169/7169_texto_integral.pdf</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7170/7170_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7170/7170_texto_integral.pdf</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7149/7149_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7149/7149_texto_integral.pdf</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7168/1-projeto_de_lei_no_75_18_-_autoriza_convenio_p_Cmy4A4w.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7168/1-projeto_de_lei_no_75_18_-_autoriza_convenio_p_Cmy4A4w.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ITAPOÁ A FIRMAR CONVÊNIO VISANDO A COOPERAÇÃO FINANCEIRA PARA APLICABILIDADE DOS RECURSOS DE COTA DE CONTRIBUIÇÃO VOLUNTÁRIA.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7215/projeto_de_lei_no_76_18_-_credito_adicional_sup_MRC3dOr.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7215/projeto_de_lei_no_76_18_-_credito_adicional_sup_MRC3dOr.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares por anulação parcial de dotação</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7309/projeto_77-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7309/projeto_77-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares por anulação parcial de dotação.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Barracão, Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Osni Ocker, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7195/projeto_de_lei_78-_2018_-_stoklosa_-_patinhas_a_MQVXQ7Z.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7195/projeto_de_lei_78-_2018_-_stoklosa_-_patinhas_a_MQVXQ7Z.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública a “Associação Protetora dos Animais Desamparados – Patinhas Abandonadas" no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7210/projeto_de_lei_n_79_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7210/projeto_de_lei_n_79_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 727, de 28 de setembro de 2017, que autoriza o município de Itapoá a conceder subvenção social por meio de convênio visando firmar parceria em prol da prestação de serviços assistenciais à saúde na unidade de Pronto Atendimento 24 Horas do município</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7287/projeto_de_lei_no_81_18_-_altera_lei_municipal__l7QKvSz.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7287/projeto_de_lei_no_81_18_-_altera_lei_municipal__l7QKvSz.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 126, de 11 de abril de 1996, que dá denominação a vias públicas.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7223/projeto_de_lei_82_2018_-_janayna_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7223/projeto_de_lei_82_2018_-_janayna_-_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO DECK DA 1ª PEDRA, LOCALIZADO NO BAIRRO ITAPEMA DO NORTE</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7229/projeto_de_lei_no_84_18_-_altera_a_lm_no_716-20_KhrUjKe.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7229/projeto_de_lei_no_84_18_-_altera_a_lm_no_716-20_KhrUjKe.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 716, de 01 de setembro de 2017, que dispõe sobre a Planta de Valores Genéricos do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Janayna, Barracão, Caldeira, Ezequiel Andrad'S, Geraldo, Jefinho, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7272/projeto_de_lei_85_2018_-_janayna_-_institui_o_m_7LS5rcG.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7272/projeto_de_lei_85_2018_-_janayna_-_institui_o_m_7LS5rcG.pdf</t>
   </si>
   <si>
     <t>Institui o mês de abril como mês da prevenção a crueldade contra animais dedicado a realização de campanhas de conscientização sobre a causa animal.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7271/projeto_de_lei_86_2018_-_janayna_-_autoriza_o_p_9HRGl3V.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7271/projeto_de_lei_86_2018_-_janayna_-_autoriza_o_p_9HRGl3V.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o castramóvel - unidade móvel adaptada com a finalidade de prestação de serviços de castração de animais caninos e felinos no município de Itapoá-SC.</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7310/projeto_87-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7310/projeto_87-2018.pdf</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7388/projeto_de_lei_no_89_2018_-_creditos_adicionais_-_sms.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7388/projeto_de_lei_no_89_2018_-_creditos_adicionais_-_sms.pdf</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7291/projeto_de_lei_90_2018_-_stoklosa_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7291/projeto_de_lei_90_2018_-_stoklosa_-_.pdf</t>
   </si>
   <si>
     <t>Fica autorizado o Poder Executivo Municipal estabelecer normas de controle e recolhimento de animais em vias e logradouros públicos.</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7311/projeto_92-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7311/projeto_92-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder abono natalino aos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7338/projeto_de_lei_94-2018_-_mesa_diretora_-__conse_KqDLcoG.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7338/projeto_de_lei_94-2018_-_mesa_diretora_-__conse_KqDLcoG.pdf</t>
   </si>
   <si>
     <t>Concede abono natalino pecuniário aos servidores públicos da Câmara Municipal de Itapoá/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Janayna</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7377/projeto_de_lei_95_2018_-_stoklosa_-_fica_instit_1FoaR1q.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7377/projeto_de_lei_95_2018_-_stoklosa_-_fica_instit_1FoaR1q.pdf</t>
   </si>
   <si>
     <t>Fica instituído no Calendário Oficial do Município de Itapoá o “Dia do Nascituro” e dá outras providências.</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7380/projeto_de_lei_96_2018_-_stoklosa_-_institui_a__uRNxfNR.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7380/projeto_de_lei_96_2018_-_stoklosa_-_institui_a__uRNxfNR.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Defesa e Proteção da Vida no Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6602/6602_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6602/6602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 008, DE 31 DE MARÇO DE 2004, QUE CRIA A NOVA ESTRUTURA ADMINISTRATIVA NO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6714/6714_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6714/6714_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 08, DE 31 DE MARÇO DE 2004, QUE CRIA A NOVA ESTRUTURA ADMINISTRATIVA NO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6716/6716_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6716/6716_texto_integral.pdf</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6735/6735_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6735/6735_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 155, DE 09 DE JANEIRO DE 2003, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS E CARREIRAS DO PODER EXECUTIVO DO MUNICÍPIO DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6840/6840_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6840/6840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 018, DE 28 DE DEZEMBRO DE 2007, QUE CRIA O CARGO DE AGENTE COMUNITÁRIO DE SAÚDE, DE PROVIMENTO TEMPORÁRIO E SUJEITO A REGIME ESTATUTÁRIO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6945/6945_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6945/6945_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DOS DEPÓSITOS JUDICIAIS E ADMINISTRATIVOS, TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, REALIZADOS EM PROCESSOS VINCULADOS AO PODER JUDICIÁRIO DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6841/6841_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6841/6841_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO DE MELHORIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7008/7008_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7008/7008_texto_integral.pdf</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7009/7009_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7009/7009_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 008, DE 31 DE MARÇO DE 2004, QUE CRIA A NOVA ESTRUTURA ADMINISTRATIVA NO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7010/7010_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7010/7010_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE NORMAS GERAIS SOBRE OS CONSELHOS MUNICIPAIS, NOS TERMOS DO ARTIGO 213 DA LEI ORGÂNICA DO MUNICÍPIO DE ITAPOÁ, ADMITINDO E ESTIMULANDO A COLABORAÇÃO POPULAR EM TODOS OS CAMPOS DE ATUAÇÃO DO PODER PÚBLICO.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7113/7113_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7113/7113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CONVERSÃO FLORESTAL (SIMFLOR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7286/projeto_de_lei_complementar_no_20-18_-_altera_a_wHocDqh.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7286/projeto_de_lei_complementar_no_20-18_-_altera_a_wHocDqh.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 58, de 28 de setembro de 2017, que dispõe sobre as normas relativas ao Imposto Sobre Serviços de Qualquer Natureza -ISSQN, e dá outras providências.</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7359/projeto_de_lei_complementar_22-_2018_-_altera_a_yMd5cnX.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7359/projeto_de_lei_complementar_22-_2018_-_altera_a_yMd5cnX.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 50/2016, que institui o Código de Posturas do município de Itapoá/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7234/projeto_de_lei_substitutivo_no_01-2018_-_aut_co_nKNerRk.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7234/projeto_de_lei_substitutivo_no_01-2018_-_aut_co_nKNerRk.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à concessão ou permissão de uso de quiosques no trecho da orla marítima dentro dos limites do município de Itapoá e dá outras providências</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7235/projeto_de_lei_substitutivo_no_02-2018_-_padron_Xsg0Op5.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7235/projeto_de_lei_substitutivo_no_02-2018_-_padron_Xsg0Op5.pdf</t>
   </si>
   <si>
     <t>Padroniza a construção de quiosques no trecho da orla marítima dentro dos limites do município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>Caldeira, Barracão, Jefinho, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7273/projeto_de_lei_substitutivo_03_2018_ao_projeto__mre1SE3.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7273/projeto_de_lei_substitutivo_03_2018_ao_projeto__mre1SE3.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo nº  03/2018  ao Projeto de Lei nº 19/2018 Institui a semana municipal de prevenção às drogas no município de Itapoá-SC.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6753/6753_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6753/6753_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO PODER LEGISLATIVO DO MUNICÍPIO DE ITAPOÁ/SC O &amp;#8220;ESPAÇO TRIBUNA POPULAR&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6787/6787_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6787/6787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N. 09/2014, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPOÁ/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6811/6811_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6811/6811_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA O HORÁRIO DE FUNCIONAMENTO NAS REPARTIÇÕES DA CÂMARA DE VEREADORES DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6980/6980_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6980/6980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA "SESSÃO DO ESTUDANTE" NA CÂMARA MUNICIPAL DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7012/7012_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7012/7012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7101/7101_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7101/7101_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO ESPECIAL PARA TRATAR DA FISCALIZAÇÃO E MELHORIA DO TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7134/7134_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7134/7134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO ESPECIAL PARA TRATAR DA FISCALIZAÇÃO DO ANDAMENTO DAS OBRAS DA SECRETARIA DE EDUCAÇÃO DE ITAPOÁ.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7135/7135_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7135/7135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COMISSÃO ESPECIAL PARA TRATAR DA FISCALIZAÇÃO DO PROCESSO DE INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA NO BALNEÁRIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7136/7136_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7136/7136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO PODER LEGISLATIVO O SISTEMA INFORMATIZADO DE OUVIDORIAS DOS ENTES_x000D_
 FEDERADOS E-OUV MUNICÍPIOS. </t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7343/1-projeto_de_resolucao_10-_2018_-_-_autoriza_us_vhcRUHt.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7343/1-projeto_de_resolucao_10-_2018_-_-_autoriza_us_vhcRUHt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para utilização do recinto da Câmara Municipal de Itapoá, para o uso pelo Tribunal de Justiça de Santa Catarina - Fórum de Itapoá, com observância do Art. 9º do Regimento Interno.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7361/1-projeto_de_resolucao_11_2018_-_mesa_diretora__dqF5gZX.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7361/1-projeto_de_resolucao_11_2018_-_mesa_diretora__dqF5gZX.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da "Comissão de estudo da estrutura administrativa da Câmara Municipal de Itapoá, em atendimento ao apontamento do Tribunal de Contas do Estado do Estado".</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Thomaz, Barracão, Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7384/projeto_de_emenda_a_lei_organica_no_13-2018_-_a_2y11bYu.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7384/projeto_de_emenda_a_lei_organica_no_13-2018_-_a_2y11bYu.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos da Lei Orgânica do Município de Itapoá, instituindo o “orçamento impositivo”</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6850/6850_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6850/6850_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PEDIDO DE AUSÊNCIA DO VICE-PREFEITO, POR PERÍODO SUPERIOR A 15 DIAS, DO MUNICÍPIO DE ITAPOÁ, NOS TERMOS DO ART.65 DA LEI ORGÂNICA DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>Geraldo, Caldeira, Ezequiel Andrad'S</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6878/6878_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6878/6878_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS ANUAIS DO MUNICÍPIO DE ITAPOÁ/SC, RELATIVAS AO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7360/projeto_de_decreto_legislativo_03-2018_-mensage_kOxX4bY.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7360/projeto_de_decreto_legislativo_03-2018_-mensage_kOxX4bY.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação da Mensagem de Veto nº 01/2018 ao Projeto de Lei nº 61/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jonecir Soares</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6606/6606_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6606/6606_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RENÚNCIA DO CARGO DE PRESIDENTE DA MESA DIRETORA, DA CÂMARA MUNICIPAL DE ITAPOÁ-SC</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6624/6624_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6624/6624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RENÚNCIA DO CARGO DE 1º SECRETÁRIO DA MESA DIRETORA, DA CÂMARA MUNICIPAL DE ITAPOÁ-SC</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>Barracão, Caldeira, Jefinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6625/6625_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6625/6625_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE_x000D_
 OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE, PARA ESTA CASA DE LEIS, INFORMAÇÕES SOBRE O ÚLTIMO CONCURSO PÚBLICO DO MUNICÍPIO, SE FORAM PREENCHIDAS TODAS AS VAGAS E, EM CASO NEGATIVO, QUAIS AS JUSTIFICATIVAS PARA O NÃO PREENCHIMENTO DAS VAGAS.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Janayna, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6631/6631_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6631/6631_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA ALTERAR O REGIME DE TRAMITAÇÃO DE URGÊNCIA PARA REGIME DE TRAMITAÇÃO EM URGÊNCIA ESPECIAL, DO PROJETO DE LEI ORDINÁRIO Nº 09/2018, COM OBSERVÂNCIA DO ART. 123, PARÁGRAFO 3º, INCISO VII, ART. 145, PARÁGRAFO 2º, E DO ART. 148 TODOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6656/6656_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6656/6656_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER, NA FORMA REGIMENTAL, FUNDAMENTADO NOS ARTIGOS 28, INCISO III, 29 E 123, §3º, TODOS DO REGIMENTO INTERNO DESTA CASA, A RENÚNCIA AO CARGO DE 1º SECRETÁRIO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6657/6657_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6657/6657_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER, NA FORMA REGIMENTAL, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, PRESTE INFORMAÇÕES A RESPEITO DO SUPOSTO AFASTAMENTO DO DR. MENDEL CAMPOS, MÉDICO PLANTONISTA DO PA 24H DESDE MAIO 2016, DO QUADRO FUNCIONAL DO INSTITUTO VIDAS, ENTIDADE ADMINISTRADORA DO PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>Janayna, Ezequiel Andrad'S, Geraldo, Jonecir Soares, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6678/6678_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6678/6678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, PRESTE INFORMAÇÕES A RESPEITO DA MOBILIDADE URBANA DO MUNICÍPIO, CONFORME DISPÕE O ART. 43, PARAGRAFO ÚNICO, DA LEI Nº 680/2016, QUE DISPÕE A RESPEITO DO PERCENTUAL DE 10% PARA ÁREA DE ESTACIONAMENTO, PORÉM, NÃO ESTÁ EXPLÍCITO NA LEI A QUE ÁREA SE REFERE ESSE PERCENTUAL, SE É SOBRE A ÁREA TOTAL QUE A EMPRESA POSSUI, OU SOBRE A ÁREA QUE A EMPRESA UTILIZA. REQUER, AINDA, QUE INFORME SE AS EMPRESAS CUMPREM COM O DISPOSTO NESTA LEI. </t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6679/6679_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6679/6679_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER, NA FORMA REGIMENTAL, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE INFORMAÇÕES REFERENTE AO RELATÓRIO GERAL E DETALHADO DE DESPESAS NO ANO DE 2017 NA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA &amp;#8211; COSIP.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6680/6680_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6680/6680_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL, QUE O PODER EXECUTIVO, ATRAVÉS DE SETOR COMPETENTE, ENCAMINHE TODOS OS DOCUMENTOS REFERENTES AOS SEGUINTES PROCESSOS LICITATÓRIOS: MODALIDADE TOMADA DE PREÇO Nº 05/2017 &amp;#8211; PROCESSO Nº 55/2017 PARA A CONTRATAÇÃO DE EMPRESA DE CONSTRUÇÃO CIVIL COM SERVIÇO DE MÃO DE OBRA ESPECIALIZADA E FORNECIMENTO DE MATERIAIS PARA CONSTRUÇÃO DE CENTRO EDUCACIONAL PARA SEDIAR A ESCOLA MUNICIPAL ALBERTO SPECK, NA LOCALIDADE DO SAÍ MIRIM; E MODALIDADE TOMADA DE PREÇO Nº 06/2017 &amp;#8211; PROCESSO Nº 56/2017, PARA A CONTRATAÇÃO DE EMPRESA DE CONSTRUÇÃO CIVIL COM SERVIÇO DE MÃO DE OBRA ESPECIALIZADA E FORNECIMENTO DE MATERIAIS PARA CONSTRUÇÃO DE CENTRO EDUCACIONAL PARA SEDIAR A ESCOLA MUNICIPAL JOÃO MONTEIRO CABRAL, NO BALNEÁRIO BRANDALIZE.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6681/6681_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6681/6681_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE SAÚDE, PRESTE INFORMAÇÕES ACERCA DE:_x000D_
 1- A ATUAL SITUAÇÃO DO APARELHO DE RAIO-X DO PRONTO ATENDIMENTO;_x000D_
 2- A FALTA DE PROFISSIONAL CAPACITADO PARA APLICAR VACINAS NO PSF DO PONTAL;_x000D_
 3- O MOTIVO PELO QUAL NÃO HAVIA MÉDICO FAZENDO ATENDIMENTO NO PSF DO PONTAL NA DATA DO DIA 28 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>Caldeira, Barracão, Jefinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6692/6692_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6692/6692_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE_x000D_
 OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE, PARA ESTA CASA DE LEIS, UMA CÓPIA DO CONTRATO FIRMADO ENTRE A EMPRESA ITAPOÁ SANEAMENTO COM O MUNICÍPIO DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Ezequiel Andrad'S, Geraldo, Janayna, Jonecir Soares</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6703/6703_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6703/6703_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, INFORME À ESTA CASA DE LEIS:_x000D_
 1- QUANTAS HORAS MÁQUINAS FORAM TRABALHADAS PELA RETROESCAVADEIRA E TRATOR/PNEU DA SECRETARIA DE AGRICULTURA E PESCA, PARA BENEFÍCIO DE AGRICULTORES A PARTIR DE 03 DE JUNHO 2015, EM CONFORMIDADE COM A LEI MUNICIPAL Nº 583/2015._x000D_
 2- QUAL O NOME E ENDEREÇO DE CADA AGRICULTOR JÁ BENEFICIADO PELO PROGRAMA NOSSA AGRICULTURA, E O NOME E ENDEREÇO DOS AGRICULTORES QUE AINDA SE ENCONTRAM NA FILA DE ESPERA?_x000D_
 3- QUANTAS HORAS MÁQUINAS CADA UM DOS BENEFICIÁRIOS UTILIZARAM E QUANTAS HORAS CADA UM TEM EM HAVER?_x000D_
 4- QUANTO FOI ARRECADADO EM LITROS DE DIESEL DE CONTRAPARTIDA PELOS AGRICULTORES?</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>Thomaz, Barracão, Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Jonecir Soares, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6710/6710_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6710/6710_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, QUE O PODER EXECUTIVO, ATRAVÉS DE SETOR COMPETENTE, ENCAMINHE INFORMAÇÕES REFERENTES À RUA 3.185, NO BAIRRO FIGUEIRA DO PONTAL, SENDO O MAPA ATUALIZADO, SE HÁ LOTEAMENTO NO LOCAL, A PLANTA DO PROJETO DE ILUMINAÇÃO PÚBLICA E SE HÁ COBRANÇA DE IPTU DOS MORADORES.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6711/6711_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6711/6711_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, QUE O PODER EXECUTIVO, ATRAVÉS DE SETOR COMPETENTE, ENCAMINHE INFORMAÇÕES REFERENTES À DOTAÇÃO ORÇAMENTÁRIA PARA O TRANSPORTE UNIVERSITÁRIO REFERENTE AO ANO DE 2017, PRINCIPALMENTE QUAL FOI A DESTINAÇÃO FINAL DO EMPENHO, TENDO EM VISTA NÃO TER TIDO TRANSPORTE UNIVERSITÁRIO NO ANO SUPRACITADO.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6728/6728_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6728/6728_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR HERCÍLIO SOUZA.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Ezequiel Andrad'S, Geraldo, Janayna</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6732/6732_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6732/6732_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PEDIDO DE INFORMAÇÕES, EM FORMA DE REQUERIMENTO, EM RELAÇÃO AOS CUSTOS, OS PROCESSOS DE PRESTAÇÃO DE CONTAS E O FUNDAMENTO JURÍDICO QUE AUTORIZA A CONCESSÃO DE DIÁRIAS DE VIAGENS AOS MEMBROS DOS CONSELHOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6733/6733_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6733/6733_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, INFORMAÇÃO SOBRE O QUE JÁ FOI CUMPRIDO DO TAC REFERENTE À AÇÃO CIVIL PÚBLICA Nº 126.04.013530-0.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6730/6730_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6730/6730_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PEDIDO DE AFASTAMENTO TEMPORÁRIO DO VEREADOR JOAREZ ANTÔNIO SANTIN, POR MOTIVOS PESSOAIS E PELO PRAZO DE 3 MESES.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6734/6734_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6734/6734_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE SUBSCREVEM, REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, A ALTERAÇÃO NO REGIME DE TRAMITAÇÃO DE URGÊNCIA PARA REGIME DE TRAMITAÇÃO EM URGÊNCIA ESPECIAL, DOS PROJETOS DE LEI COMPLEMENTAR NO 02 E 03/2018, COM OBSERVÂNCIA DO ART. 123, PARÁGRAFO 3º, INCISO VII, ART. 145, PARÁGRAFO 2º, E DO ART. 148 TODOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>Geraldo, Ezequiel Andrad'S</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6736/6736_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6736/6736_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE SUBSCREVEM, REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, A ALTERAÇÃO NO REGIME DE TRAMITAÇÃO DE URGÊNCIA PARA REGIME DE TRAMITAÇÃO EM URGÊNCIA ESPECIAL, DOS PROJETOS DE LEI ORDINÁRIA NO 03 E 13/2018, COM OBSERVÂNCIA DO ART. 123, PARÁGRAFO 3º, INCISO VII, ART. 145, PARÁGRAFO 2º, E DO ART. 148 TODOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6738/6738_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6738/6738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DO ANDAMENTO DAS OBRAS DAS ESCOLAS JOÃO MONTEIRO CABRAL, NO BAIRRO PONTAL DO NORTE, E ALBERTO SPECK, NO BAIRRO SAÍ MIRIM, NO QUE SE REFERE PRINCIPALMENTE ÀS ETAPAS DE ENTREGA DAS OBRAS, SE HÁ ATRASO E, SE SIM, AS RAZÕES DESTE.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>Thomaz, Barracão, Caldeira, Ezequiel Andrad'S, Janayna, Jefinho, Jonecir Soares</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6741/6741_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6741/6741_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A RESPEITO DAS PROVIDÊNCIAS TOMADAS FACE ÀS INDICAÇÕES ENVIADAS AO PODER EXECUTIVO, SENDO A INDICAÇÃO Nº 15/2018, INDICAÇÃO Nº 28/2018 E INDICAÇÃO NO 29/2018.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6744/6744_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6744/6744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA O TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR OSVALDO JOSÉ WESTEPHAL.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>Geraldo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6746/6746_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6746/6746_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA O TÍTULO DE CIDADÃO HONORÁRIO AO SR. CELSO ANTONIO GOMES.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>Caldeira, Barracão</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6752/6752_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6752/6752_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE INFORMAÇÃO E CÓPIA DO HISTÓRICO SOBRE O ATENDIMENTO DO PA 24H REFERENTE À MUNÍCIPE AMANDA MARTINS, ESPECIALMENTE O MOTIVO NA DEMORA DO ATENDIMENTO.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6757/6757_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6757/6757_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA UM MOÇÃO DE APLAUSOS AOS POLICIAIS MILITARES SOLDADOS MANARIM, BRUNO E PAES.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>Thomaz, Barracão, Caldeira, Ezequiel Andrad'S, Jefinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6758/6758_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6758/6758_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, QUE O PODER EXECUTIVO, ATRAVÉS DE SETOR COMPETENTE, PROCEDA À INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA ENTRE A RUA SUCURUNA E A RUA 2550, NO BAIRRO PONTAL DO NORTE.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6761/6761_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6761/6761_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA O TÍTULO DE CIDADÃO HONORÁRIO AO SR. JORGINHO DOS SANTOS MELLO</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6785/6785_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6785/6785_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA MEDALHA DE HONRA AO MÉRITO AO SR. SAMUEL MARTINS.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6800/6800_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6800/6800_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE, PARA ESTA CASA DE LEIS, CÓPIA DA LICENÇA DA FATMA REFERENTE AO GLEBA I E II.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6799/6799_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6799/6799_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER, NA FORMA REGIMENTAL, DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO, ENCAMINHE INFORMAÇÕES_x000D_
 REFERENTES A &amp;#8220;NÃO EMISSÃO&amp;#8221; DE ALVARÁS DE CONSTRUÇÃO NOS BALNEÁRIOS ITAPOÁ, PRINCESA DO MAR E_x000D_
 VERDES MARES, DEVIDO A ORIENTAÇÃO DO INSTITUTO DO MEIO AMBIENTE DE SANTA CATARINA (ANTIGA_x000D_
 FATMA). AINDA, REQUER:_x000D_
 - CÓPIA DE AUTO DE INFRAÇÃO AMBIENTAL DOS LOTEAMENTOS EMBARGADOS;_x000D_
 - CÓPIA DO E-MAIL ENCAMINHADO PELA SECRETARIA DE PLANEJAMENTO CONFORME ESTÁ MENCIONADO NO_x000D_
 OFÍCIO Nº 930/2018 DO INSTITUTO DO MEIO AMBIENTE DE SANTA CATARINA (ANTIGA FATMA);_x000D_
 - CÓPIA DA &amp;#8220;DEFESA FORMALIZADA&amp;#8221; PELOS ÓRGÃO RESPONSÁVEIS DA PREFEITURA REFERENTE À SITUAÇÃO AOS_x000D_
 EMBARGOS DOS LOTEAMENTOS ITAPOÁ, PRINCESA DO MAR E VERDES MARES.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>Caldeira, Edinho, Jefinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6801/6801_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6801/6801_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, CONFORME O ART. 7º, DA LEI Nº 141/1998, E ART. 4º, PARÁGRAFO ÚNICO, DA LEI ESTADUAL Nº 8.542/92, O NÚMERO DA CONTA CORRENTE, EXTRATO DE MOVIMENTAÇÃO E ONDE FORAM APLICADO OS RECURSOS DESSA CONTA.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>Jefinho, Caldeira, Edinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6820/6820_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6820/6820_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER, NA FORMA REGIMENTAL, E DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO, ENCAMINHE INFORMAÇÕES SOBRE A JUSTIFICATIVA DE CONSTAR NA DESCRIÇÃO OBJETO O TRECHO DA AVENIDA ANDRÉ RODRIGUES DE FREITAS E O TRECHO DA AVENIDA JOSÉ DA SILVA PACHECO NA LICITAÇÃO Nº 8/2018, MODALIDADE TOMADA DE PREÇO, CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA ELABORAÇÃO DE PROJETO BÁSICO E EXECUTIVO DE ENGENHARIA RODOVIÁRIA/VIÁRIA DE DIVERSOS LOGRADOUROS DO MUNICÍPIO DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6831/6831_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6831/6831_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA MEDALHA DE HONRA AO MÉRITO A SOLDADO DANIELI CRISTNA SOARES, DA POLICIA MILITAR DO ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6829/6829_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6829/6829_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA UM MOÇÃO DE APLAUSO A POLICIAL MILITAR, SOLDADO DANIELI CRISTINA SOARES.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6830/6830_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6830/6830_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER LEGISLATIVO CONCEDA UM MOÇÃO DE APLAUSO PARA BANDA DE MÚSICA DO 62° BI.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>Jefinho, Caldeira, Edinho, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6852/6852_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6852/6852_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE INFORMAÇÕES A RESPEITO DAS CONTESTAÇÕES FEITAS PRATICAMENTE POR TODOS OS PROPRIETÁRIOS DE ÁREAS OU GLEBAS, REFERENTE AO AUMENTO EXCESSIVO DO IPTU 2018, EM CONSEQUÊNCIA DA LEI MUNICIPAL Nº 716/2017, QUE DISPÕE SOBRE A PLANTA DE VALORES E QUAIS MEDIDAS SERÃO TOMADAS PARA QUE SEJA REPARADO URGENTEMENTE ESTE &amp;#8220;ACRÉSCIMO DESPROPORCIONAL&amp;#8221; QUE FORAM TRIBUTADOS, ESPECIFICAMENTE NAS ÁREAS URBANAS DO MUNICÍPIO DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6894/6894_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6894/6894_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE INFORMAÇÕES REFERENTE A REGULAMENTAÇÃO DA FUNÇÃO &amp;#8220;EDUCADOR SOCIAL&amp;#8221;.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6895/6895_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6895/6895_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE_x000D_
 OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ENVIE A ESTA CASA DE LEIS TODAS AS INFORMAÇÕES, REFERENTES ÀS PRESTAÇÃO DE CONTAS E PAGAMENTOS EFETIVADOS PELO PODER EXECUTIVO, DA OBRA DE MELHORIAS DA AV. ANA MARIA DE FREITAS.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>Geraldo, Ezequiel Andrad'S, Janayna, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6896/6896_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6896/6896_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR_x000D_
 O PLENÁRIO QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, SECRETARIA DE OBRAS E AGRICULTURA, SEJAM REALIZADAS AS ROÇADAS NAS RUAS DE ACESSO AO PARQUE DO &amp;#8220;CTG FRONTEIRAS DO LITORAL&amp;#8221;, E DISPONIBILIZEM UM TRATOR PARA DESENCALHAR VEÍCULOS E CAMINHÕES QUE DARÃO ACESSO AO PARQUE</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>Edinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6908/6908_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6908/6908_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">	OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE A ESTE PODER LEGISLATIVO AS SEGUINTES INFORMAÇÃO REFERENTE A ESCOLA MUNICIPAL FREI VALENTIM:_x000D_
 I &amp;#8211; SE EXISTE A POSSIBILIDADE PARA EXECUÇÃO DA OBRA DE CONSTRUÇÃO DE BANHEIROS MASCULINOS E FEMININOS CONFORME A DEMANDA DOS ALUNOS, E QUAL O PRAZO PARA QUE A CITADA OBRA SE INICIE;_x000D_
 II &amp;#8211; SE EXISTE A POSSIBILIDADE DE REESTRUTURAÇÃO DA SALA DE INFORMÁTICA DOS ALUNOS, COM EQUIPAMENTOS NOVOS DE ACORDO COM A DEMANDA DA ESCOLA;_x000D_
 III -  SE EXISTE A POSSIBILIDADE DA CONSTRUÇÃO DE UMA COBERTURA NA QUADRA POLIESPORTIVA PARA ATENDER OS ALUNOS E PROFESSORES TANTO EM DIAS DE SOL QUANTO EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6909/6909_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6909/6909_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO QUE O PODER EXECUTIVO, ATRAVÉS DOS SETORES COMPETENTES, EXECUTE ESTUDOS PARA A ELABORAÇÃO E VIABILIZAÇÃO DE MINUTA DE PROJETO DE LEI PARA A CONCESSÃO DE ISENÇÕES FISCAIS A FUTURAS EMPRESAS QUE SE INSTALARÃO NO MUNICÍPIO DE ITAPOÁ, BEM COMO PARA EMPRESAS JÁ ESTABELECIDAS NA CIDADE. OS INCENTIVOS FISCAIS PODERÃO SER DE IPTU, ITBI, ISSQN E TAXA DE ALVARÁ, HABITE-SE, ENTRE OUTROS IMPOSTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
     <t>Edinho, Caldeira, Jefinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6927/6927_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6927/6927_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO, INDÚSTRIA E COMÉRCIO, ENVIE AS SEGUINTES INFORMAÇÕES:_x000D_
 1) ENVIE A ESTA CASA, ESTÁGIO ATUAL DA MINUTA DO PROJETO DE LEI QUE TRATA SOBRE_x000D_
 INCENTIVOS FISCAIS E CRIAÇÃO DO CONSELHO DE DESENVOLVIMENTO ECONÔMICO;_x000D_
 2) QUAL O PRAZO PARA O ENVIO DO PROJETO DE LEI A ESTA CASA?;_x000D_
 3) QUAIS BENEFÍCIOS SERÃO CRIADOS E QUAIS EMPRESAS SERÃO BENEFICIADAS?</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6935/6935_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6935/6935_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O_x000D_
 PLENÁRIO QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE ENVIE A ESSA CASA DE LEIS INFORMAÇÕES REFERENTES AOS TERRENO QUE SÃO PATRIMONIADOS EM NOME DA PREFEITURA, E NÃO POSSUEM OBRAS PUBLICA. INDICANDO BAIRRO, QUADRA, LOTE OU ENDEREÇO.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6937/6937_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6937/6937_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO QUE O PODER LEGISLATIVO, CONCEDA UMA MOÇÃO DE APLAUSOS AOS ATLETAS DA 3ª IDADE, MEDALHISTAS NA COMPETIÇÃO ESTADUAL.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>Janayna, Ezequiel Andrad'S</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7026/7026_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7026/7026_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE PLANEJAMENTO, PRESTE INFORMAÇÕES, REFERENTE A CONSTRUÇÃO DE MUROS EM DIVISAS DE TERRENO COM ALTURA ACIMA DE 3 METROS E OCUPANDO 100% DO COMPRIMENTO DO LOTE, OBRA ESTA QUE IMPEDE A VENTILAÇÃO DOS IMOVEIS ADJACENTES. </t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>Thomaz, Barracão, Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Osni Ocker, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7085/7085_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7085/7085_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTE SUBSCREVEM REQUEREM, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO QUE O PODER EXECUTIVO, ATRAVÉS DO SETOR COMPETENTE, ENCAMINHE, PARA ESTA CASA DE LEIS, INFORMAÇÕES SOBRE A MUDANÇAS DO TRANSPORTE COLETIVO URBANO E ESCOLAR. TAIS INFORMAÇÕES SÃO NO SENTIDO DE ITINERÁRIO,HORÁRIOS,ISENÇÃO PARA IDOSOS E DEFICIENTES FÍSICOS, ACESSO PARA PORTADORES DE NECESSIDADES ESPECIAIS, DIFERENCIAÇÃO DO TRANSPORTE COLETIVO DO ESCOLAR, QUANTIDADE DA FROTA, ANO DE FABRICAÇÃO DOS VEÍCULOS, TEMPO DE CONCESSÃO ENTRE O MUNICÍPIO E A EMPRESA, VALORES DA CONCESSÃO, CRONOGRAMA E PLANO DE SUBSTITUIÇÃO E AUMENTO DA FROTA.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7154/7154_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7154/7154_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO, A RENÚNCIA DO CARGO DE PRESIDENTE (MEMBRO) DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, COM FULCRO NOS ARTIGOS 61 E 123, §3º, TODOS DO REGIMENTO INTERNO DESTA CASA.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7155/7155_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7155/7155_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER, NA FORMA REGIMENTAL, E DEPOIS DE OUVIR O PLENÁRIO, A RENÚNCIA AO CARGO DE 1º SECRETÁRIO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE ITAPOÁ, COM FULCRO NOS ARTIGOS 28, INCISO III, 29 E 123, §3º, TODOS DO REGIMENTO INTERNO DESTA CASA.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7236/requerimento_50_2018_-_thomaz_-_requer_relatori_mRvE4HD.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7236/requerimento_50_2018_-_thomaz_-_requer_relatori_mRvE4HD.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder Executivo, através do Setor competente, encaminhe para esta Casa de Leis, relatório de valores das multas aplicadas de auto de infração lançadas, informando valores pagos e em aberto dos anos de 2017 e 2018 até a presente data, dos setores de Fiscalização de Tributos, Obras e Posturas, Vigilância Sanitária e Meio Ambiente.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7269/requerimento_51_2018_-_caldeira_-_requer_a_rela_mFLocWC.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7269/requerimento_51_2018_-_caldeira_-_requer_a_rela_mFLocWC.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder Executivo, através do setor competente, encaminhe, para esta Casa de Leis,  a Relação dos componentes do Conselho Saneamento Básico, bem como o extrato e saldo do fundo de Saneamento Básico ou da Conta Corrente do mesmo, bem como os documentos de despesas do fundo  e as notas fiscais.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7261/requerimento_52_2018_-_thomaz_-_requer__informa_w4NtSjK.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7261/requerimento_52_2018_-_thomaz_-_requer__informa_w4NtSjK.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder Executivo, através do Setor competente, encaminhe para esta Casa de Leis,   informações sobre as ações e os custos individuais previstos e já gastos com a proposta de investimentos para o fim de ano “réveillon” e para a temporada 2018/2019.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7262/requerimento_53_2018_-_thomaz_-_requer_o_cronog_Xhs5DgT.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7262/requerimento_53_2018_-_thomaz_-_requer_o_cronog_Xhs5DgT.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder Executivo, através do Setor competente, encaminhe para esta Casa de Leis, o cronograma físico financeiro pactuado das atividades já realizadas e os valores investidos, quais as ações ainda pendentes a serem realizadas até o termino do contrato em 31 de  dezembro de 2018, referente ao Estudo e Termo de Cooperação Técnica com o INPH - Instituto Nacional de Pesquisas Hidroviárias</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7270/requerimento_54_2018_-_jeferson_-_requer_notas__z3R1ddy.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7270/requerimento_54_2018_-_jeferson_-_requer_notas__z3R1ddy.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder Executivo, através do Setor competente, encaminhe para esta Casa de Leis, informações detalhadas dos relatórios de pesagens referentes a todas as notas de empenhos realizados a partir do Termo de Aditivo nº 37/2018, histórico: "remoção de resíduos sólidos domiciliares", realizado pela Serrana Engenharia</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7314/requerimento_55-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7314/requerimento_55-2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder executivo encaminhe a esta Casa de Leis informações sobre a licitação da obra de reforma da unidade de acolhimento vinculado a Assistência Social, se a mesma já foi concluída, quais as reformas realizadas e os custos empregados, como também, copia dos contratos de locação realizados e em vigência durante a execução da reforma. Qual a previsão de retorno das crianças a sede</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7315/requerimento_56-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7315/requerimento_56-2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder Executivo através do setor competente, encaminhe para esta Casa de Leis, relatório contendo nome, curso, nível, local onde está estagiando, nome do supervisor de cada um dos estagiários contratados no ano de 2017 e 2018, e qual foi a forma de seleção adotada pela administração pública</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7316/requerimento_57-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7316/requerimento_57-2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder Executivo através do setor competente, encaminhe para esta Casa de Leis, copia das planilhas de medição (1,2,3) dos últimos 5 anos, da empresa Itapoá Saneamento, acompanhadas das respectivas notas fiscais.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7336/requerimento_58_2018_-_caldeira_-_requer_copias_VbxBMpa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7336/requerimento_58_2018_-_caldeira_-_requer_copias_VbxBMpa.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental, e depois de ouvir o Plenário que o Poder Executivo, através do setor competente envie a essa Casa de Leis cópias dos Processos de supressão de vegetação dos lotes urbanos nos anos de 2017 e 2018; cópias dos Processos Administrativo de Auto de Infração (PRAD); cópia de todas (ART) emitidas em nos anos de 2017 e 2018; e, Cópias das Certidões Ambientais do ano de 2018 para ligação de luz.</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7364/requerimento_59_2018_-_thomaz_-_requer__informa_gCEABWP.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7364/requerimento_59_2018_-_thomaz_-_requer__informa_gCEABWP.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem requerem, na forma regimental e, depois de ouvido o Plenário, que o Poder Executivo, através do setor competente, encaminhe, para esta Casa de Leis, informações acerca do veículo com placa: OKE-5646, de uso exclusivo da Secretaria de Turismo, possivelmente usado de forma indevida por servidor no dia 29 de outubro de 2018,</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7365/requerimento_60_2018_-_thomaz_-_requer__informa_58wcatG.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7365/requerimento_60_2018_-_thomaz_-_requer__informa_58wcatG.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem requerem, na forma regimental e, depois de ouvido o Plenário, que o Poder Executivo, através do setor competente, encaminhe, para esta Casa de Leis, informações e documentos acerca de todos os imóveis locados pela Administração Municipal no período compreendido entre 01/01/2017 até a presente data, especificando o endereço, à qual secretaria esta vinculado determinado imóvel e para qual uso se reserva, encaminhando cópia dos respectivos contratos locatícios e documentos afins.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7385/requerimento_61_2018_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7385/requerimento_61_2018_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, requerem, na forma regimental e, depois de ouvido o Plenário, a alteração no Regime de Tramitação para Urgência Especial, do Projeto de Lei Complementar nº 22/2018, do Projeto de Lei Ordinário nº 48/2018 e do Projeto de Lei Ordinário nº 90/2018, com observância do art. 123, parágrafo 3º, inciso VII, art. 145, parágrafo 2º, e do art. 148 todos do Regimento Interno da Câmara Municipal de Itapoá</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7390/requerimento_62_2018_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7390/requerimento_62_2018_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>A alteração no Regime de Tramitação para Urgência Especial, do Projeto de Lei Ordinário nº 89/2018, com observância do art. 123, parágrafo 3º, inciso VII, art. 145, parágrafo 2º, e do art. 148 todos do Regimento Interno da Câmara Municipal de Itapoá</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Ezequiel Andrad'S, Geraldo, Janayna, Jonecir Soares, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6621/6621_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6621/6621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A RESTRUTURAÇÃO DOS VEÍCULOS DE ATENDIMENTO DE EMERGÊNCIA NA SECRETARIA DE SAÚDE, BEM_x000D_
 COMO OS VEÍCULOS DA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6622/6622_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6622/6622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE: 1) MANUTENÇÃO DA ESTRADA 1° DE JULHO, TAIS MELHORIAS SÃO NO SENTIDO DO ESCOAMENTO E DRENAGEM PRINCIPALMENTE DOS MORROS, BEM COMO A IMPLANTAÇÃO DE SAIBRO EM PONTOS QUE FORAM DANIFICADOS PELAS CHUVAS; 2) REALINHAMENTO DOS POSTES DE REDE ELÉTRICA DA LOCALIDADE 1º DE JULHO; 3) EXTENSÃO DA LINHA DE TRANSPORTE COLETIVO URBANO ATÉ O PONTO FINAL DA CITADA ESTRADA.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6623/6623_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6623/6623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE MELHORIAS ESSENCIAIS AO PRONTO ATENDIMENTO DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>Jefinho, Barracão, Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Jonecir Soares, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6641/6641_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6641/6641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A CONFECÇÃO DE UM PROJETO DE LEI VISANDO A CONCESSÃO DE ISENÇÃO DE IPTU AOS PORTADORES DE CÂNCER MALÍGNO, CONFORME MINUTA QUE SEGUE EM ANEXO.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6642/6642_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6642/6642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A ROÇADA DA ESTRADA GERAL 1º DE JULHO, QUE DÁ ACESSO AO CTG FRONTEIRA DO LITORAL.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6640/6640_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6640/6640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE PLACAS DE VIA PREFERENCIAL NAS RUAS DOS BALNEÁRIOS PRINCESA DO MAR, ESTRELA, ITAPOÁ, SANTA CLARA E PAESE.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6643/6643_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6643/6643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NAS PROXIMIDADES DO SINDICATO RURAL, NO SAÍ MIRIM. _x000D_
 </t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6662/6662_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6662/6662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE REDES E TELAS DE PROTEÇÃO, BEM COMO A MANUTENÇÃO TOTAL DO CAMPO DE FUTEBOL JOCÉLIO DE AGUIAR.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6664/6664_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6664/6664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO DA RUA NOSSA SENHORA DO PERPÉTUO SOCORRO (RUA 1590), BALNEÁRIO ITAPOÁ - ANEXO B1.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6673/6673_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6673/6673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE LUMINÁRIAS EM TODA EXTENSÃO DA ESTRADA 1º DE JULHO, A PARTIR DO TREVO DE ENTRADA ATÉ O CTG, COM RECURSOS DESTINADOS DA COSIP.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6674/6674_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6674/6674_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A ROÇADA NA SC-416, NO TRECHO COMPREENDIDO ENTRE O FINAL DA RUA JOÃO BATISTA VELEM ATÉ A COMUNIDADE DO BRAÇO DO NORTE.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6675/6675_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6675/6675_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PODA DAS ÁRVORES NA ESTRADA CORNELSEN.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6676/6676_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6676/6676_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A LIMPEZA DA FIAÇÃO DA REDE ELÉTRICA DA RUA 2.560, ESQUINA DA CREHE DO BAIRRO PONTAL. </t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6677/6677_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6677/6677_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O PROJETO E EXECUÇÃO DA REDE DE BAIXA TENSÃO EM TODA SUA EXTENSÃO NA RUA NORMA DE JESUS SOARES, BEM COMO A INSTALAÇÃO DE LUMINÁRIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>Jonecir Soares, Ezequiel Andrad'S, Geraldo, Janayna, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6694/6694_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6694/6694_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA RUA DA GRAÇA, LOCALIZADA NO BAIRRO SAMAMBAIAL (GLEBA II)</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6695/6695_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6695/6695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA RUA DO PEIXE, LOCALIZADA NO BAIRRO SAMAMBAIAL (GLEBA II).</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6696/6696_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6696/6696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA RUA JOÃO HORÁCIO VIEIRA, RUA JOÃO JORGE DE SOUZA, RUA PERPÉTUO SOCORRO, RUA MARIA DE LOURDES SANCHES, RUA ITAIÓPOLIS E A RU THEODORO KLAUMANN, AMBAS INTERLIGANDAS COM A AVENIDA BRASIL, RUA JOÃO HORÁCIO VIEIRA E JOÃO BATISTA VELEN.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6697/6697_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6697/6697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA RUA WALTER CRISANTO, LOCALIZADA DO BAIRRO SAMAMBAIAL (GLEBA II)</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>Geraldo, Ezequiel Andrad'S, Janayna, Jonecir Soares, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6698/6698_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6698/6698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA AVENIDA DAS MARGARIDAS, LOCALIZADA NO BALNEÁRIO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6699/6699_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6699/6699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA RUA JOAQUIM PERES (ALÇA VIÁRIA DO SAMAMBAIAL), INTERLIGANDO A AVENIDA JOSÉ DA SILVA PACHECO COM A RUA WALTER CRISANTO. </t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6700/6700_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6700/6700_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A REVITALIZAÇÃO DA AVENIDA SAÍ MIRIM (ESTRADA CORNELSEN), INICIANDO NA AVENIDA DOM HENRIQUE II, CONTANDO 1.500 METROS SENTIDO PARANÁ.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>Jonecir Soares, Ezequiel Andrad'S, Geraldo, Janayna, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6701/6701_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6701/6701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA EM ELABORAÇÃO DE PROJETOS DE CONSTRUÇÃO DE MOLHE NA FOZ DO RIO SAÍ MIRIM.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6702/6702_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6702/6702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A REVITALIZAÇÃO DE TODA A EXTENSÃO DA AVENIDA CELSO RAMOS, LOCALIZADA NO BAIRRO ITAPEMA DO NORTE.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6693/6693_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6693/6693_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA RUA VASCO NUNES BALBOA, LOCALIZADA NA BARRA DO SAÍ. </t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6704/6704_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6704/6704_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A  MANUTENÇÃO DA RUA MARIA NUCIATA BRUCULI BIG, NO BAIRRO SÃO JOSÉ II.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6706/6706_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6706/6706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A CONSTRUÇÃO DE UMA BOCA DE LOBO NA RUA MARECHAL FLORIANO PEIXOTO, ESQUINA COM A RUA 190, NO BAIRRO BARRA DO SAÍ, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6707/6707_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6707/6707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO DA QUADRA ESPORTIVA DA ESCOLA EUCLIDES EMÍDIO DA SILVA, NO BAIRRO BARRA DO SAÍ, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6708/6708_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6708/6708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PINTURA DAS FAIXAS QUE SINALIZAM A ESTRADA CORNELSEN, A QUAL DÁ ACESSO AO NOSSO MUNICÍPIO, NO BAIRRO BARRA DO SAÍ, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6709/6709_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6709/6709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA 1320, NO BAIRRO VERDES MARES, BEM COMO QUE PROCEDA À MANUTENÇÃO DA RUA 2700, NO BAIRRO PONTAL DO NORTE.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6712/6712_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6712/6712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA RUA TIJUCAS, LOCALIZADA NO BALNEÁRIO PRINCESA DO MAR, COM INÍCIO NA RUA JOÃO JORGE DE SOUZA (1600) ATÉ A AVENIDA DAS NAÇÕES UNIDAS (1670). </t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6713/6713_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6713/6713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A AQUISIÇÃO DE QUATRO PATRULHAS MECANIZADAS, SENDO UMA PARA ATENDER OS BAIRROS PONTAL E ITAPOÁ CENTRO, UMA PARA ATENDER O BAIRRO ITAPEMA DO NORTE, UMA PARA ATENDER O BAIRRO BARRA DO SAÍ E UMA PARA ATENDER AS LOCALIDADES RURAIS SAÍ MIRIM, BRAÇO DO NORTE E JAGUARUNA. </t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6726/6726_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6726/6726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE UMA BOCA DE LOBO NA ESQUINA DA RUA 290 COM A RUA MARECHAL FLORIANO, NO BAIRRO BARRA DO SAÍ, ITAPOÁ/SC. </t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6727/6727_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6727/6727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A DEVIDA MANUTENÇÃO DA RUA MANUEL RIBAS, ENTRE A RUA 370 ATÉ A RUA 400, NA BARRA DO SAÍ, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6729/6729_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6729/6729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE UMA LOMBADA NA RUA 1000, ENTRE O NÚMERO 1020 E 1050.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6739/6739_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6739/6739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A CONTRATAÇÃO DE EMPRESA DE SEGURANÇA PARA ATUAR NO PRONTO ATENDIMENTO P.A. 24 HORAS.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6740/6740_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6740/6740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O PATROLAMENTO DAS RUAS JOANA D&amp;#8217;ARC E 2700, BAIRRO PONTAL DO NORTE. AINDA, QUE SEJA FEITA A MANUTENÇÃO DA PONTE QUE LIGA OS BAIRROS FIGUEIRA DO PONTAL E JACA.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>Thomaz, Barracão, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Jonecir Soares, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6742/6742_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6742/6742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO DAS SEGUINTES VIAS: 1) RUA MARCELO EZÉBIO DE SOUZA, NO BAIRRO SAMAMBAIAL;_x000D_
 2) RUA 1900 E RUA 1870, NO BAIRRO PALMEIRAS; 3) RUA 2650, NO BAIRRO PONTAL DO NORTE;_x000D_
 4) RUA 240, NO BAIRRO BARRA DO SAÍ; 5) RUA 1980, NO BAIRRO PALMEIRAS; 6) RUA 1420, NO BAIRRO ITAPOÁ.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>Ezequiel Andrad'S, Geraldo, Janayna, Jonecir Soares, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6743/6743_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6743/6743_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO DA RUA 1000 - MANOEL F. DA LUZ (ESTRADA DA FAZENDA), NO TRECHO COMPREENDIDO ENTRE A PONTE DO MACHADO SOBRE O RIO SAI MIRIM ATÉ A ESQUINA DA RUA LUIZ EGOMAR OLKOSKI, CONFORME FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6745/6745_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6745/6745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A RETIRADA DAS PLACAS DE &amp;#8220;PROIBIDO ESTACIONAR&amp;#8221; LOCALIZADAS EM FRENTE À LOTÉRICA.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6754/6754_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6754/6754_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DAS RUAS SENHOR BOM JESUS E PAISSANDU, NO BAIRRO PONTAL DO NORTE. </t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6755/6755_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6755/6755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO DA RUA RAFAEL CONTADOR, ENTRE AS RUAS 360 E 370, BARRA DO SAÍ, ITAPOÁ-SC._x000D_
 </t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6756/6756_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6756/6756_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E ROÇADA DAS RUAS 2500, 2540, 2590, UPIÚBA E XIPU, NO BAIRRO PONTAL DO NORTE.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6759/6759_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6759/6759_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO GERAL  DA RUA AGUATÓ, ENTRE AS RUAS 1640 E 1650, NO BALNEÁRIO PRINCESA DO MAR.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6760/6760_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6760/6760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA JOÃO BATISTA VELEM, NA ALTURA DA QUADRA 20, NO BALNEÁRIO ITAPOÁ. </t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6777/6777_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6777/6777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO GERAL EM TODAS AS VIAS DA COMUNIDADE SAÍ MIRIM: ENSAIBRAMENTO, MANILHAMENTO, NIVELAMENTO DAS RUAS E SISTEMA DE DRENAGEM PLUVIAL NAS REFERIDAS VIAS. </t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6778/6778_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6778/6778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O ENSAIBRAMENTO DAS RUAS 2580 E YMIRA, NO BAIRRO PONTAL DO NORTE. </t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6779/6779_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6779/6779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A ROÇADA DO ACOSTAMENTO DA ESTRADA JOSÉ ALVES, BAIRRO JAGUARUNA. </t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6780/6780_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6780/6780_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE A MANUTENÇÃO DA RUA 1700, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6781/6781_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6781/6781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE A TRANSFORMAÇÃO EM SENTIDO ÚNICO AS RUAS QUE LIGAM A AVENIDA ANA MARIA RODRIGUES DE FREITAS À RUA FRANCISCO QUIRINO CORREA, LOCALIZADAS ENTRE A AVENIDA BEIRA MAR 3 E A RUA DO PRÍNCIPE. </t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6782/6782_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6782/6782_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O PATROLAMENTO DA RUA 1970, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6783/6783_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6783/6783_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A EXTENSÃO DE REDE DE ENERGIA ELÉTRICA NA RUA NORMA DE JESUS SOARES, LOCALIZADA NA VILA GUILHERME. </t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6784/6784_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6784/6784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO OU A RECONSTRUÇÃO DA PRAÇA DA RUA 160, NA BEIRA MAR, NO BAIRRO BARRA DO SAÍ, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>Edinho, Caldeira, Jefinho, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6802/6802_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6802/6802_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A LIMPEZA E ROÇADA NOS PONTOS DE ÔNIBUS NA SC-415 E NA ESTRADA JOSÉ ALVES.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6803/6803_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6803/6803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A ROÇADA E A LIMPEZA DAS CANALETAS E CAIXA DE CAPTAÇÃO (BOCAS DE LOBO), ENTRE O CORPO DE BOMBEIROS ATÉ A BRASMAR.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6804/6804_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6804/6804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A LIMPEZA DA VALA NO INÍCIO DA SC-416, LOCALIZADA NA COMUNIDADE DA VILA GUILHERME.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>Janayna, Ezequiel Andrad'S, Geraldo, Osni Ocker, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6805/6805_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6805/6805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A LIMPEZA DAS VALAS NO BAIRRO PONTAL DO NORTE.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6806/6806_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6806/6806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA AVENIDA DAS NAÇÕES, 405, ITAPOÁ &amp;#8211; CENTRO, PRÓXIMO À CRECHE MUNICIPAL MUNDO ENCANTADO, E TAMBÉM NA RUA MÉXICO, NA ALTURA DA ENTRADA DA ESCOLA DE ENSINO FUNDAMENTAL FREI VALENTIM E DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL PRIMEIROS PASSOS.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>Osni Ocker</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6807/6807_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6807/6807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE A COLOCAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO NA SEDE DA SECRETARIA DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Ezequiel Andrad'S, Geraldo, Janayna, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6808/6808_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6808/6808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO DA RUA 1450, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6809/6809_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6809/6809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO, NIVELAMENTO E SISTEMA DE DRENAGEM PLUVIAL ADEQUADO NA RUA PAULINA TEODORO DA SILVA, EM TODA SUA EXTENSÃO, CIRCUNSCRITA NA LOCALIDADE SAÍ MIRIM.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6810/6810_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6810/6810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO DA RUA CALOS DRUMMOND DE ANDRADE, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>Janayna, Ezequiel Andrad'S, Geraldo, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6826/6826_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6826/6826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA AVENIDA BEIRA MAR V, NA ALTURA DO CRUZAMENTO COM A RUA 2760, PRÓXIMO AO POSTO DE SAÚDE, NO BAIRRO PONTAL DO NORTE.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6827/6827_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6827/6827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O MANILHAMENTO DA RUA AGUAPEMI, ESQUINA COM A RUA 2540, NO BAIRRO PONTAL DO NORTE.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6834/6834_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6834/6834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO DA PONTE E DA PLACA DE SINALIZAÇÃO DO RIO PEQUENO, LOCALIZADO NO BAIRRO NO PONTAL DO NORTE</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6835/6835_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6835/6835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO EM TODA EXTENSÃO DA RUA 1600.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6836/6836_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6836/6836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO ASFÁLTICA E A DRENAGEM DE ÁGUAS PLUVIAIS NAS SEGUINTES VIAS:_x000D_
 1º - RUA NOSSA SENHORA DO PERPÉTUO SOCORRO;_x000D_
 2º - RUA MARIA DE LURDES SANCHES;_x000D_
 3º &amp;#8211; RUA DIONIZIO ANTÔNIO CHIUMENTO; E_x000D_
 4º &amp;#8211; CONTINUAÇÃO DA AV. JOÃO HORÁCIO VIEIRA.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>Geraldo, Ezequiel Andrad'S, Janayna, Osni Ocker, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6832/6832_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6832/6832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE A REVITALIZAÇÃO DA RUA 120 E DAS PLACAS DE SINALIZAÇÃO DA VIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6839/6839_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6839/6839_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO, EM TODA EXTENSÃO DA RUA 590, CIRCUNSCRITA NA LOCALIDADE DO BALNEÁRIO RAINHA.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>Thomaz, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6849/6849_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6849/6849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E LIMPEZA DAS VALAS NA LOCALIDADE DO PONTAL.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6854/6854_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6854/6854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A PAVIMENTAÇÃO DA AV. MAL. FLORIANO PEIXOTO, LOCALIZADA ENTRE A RUA PARANÁ E A AV. SAI MIRIM, NO BALNEÁRIO DIAMANTINA</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>Ezequiel Andrad'S, Geraldo, Janayna, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6855/6855_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6855/6855_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO DAS ESQUINAS DA RUA JOAQUIM LEAL GOMES ENTRE AS RUAS 640 E 650, LOCALIZADAS NO BAIRRO SAMAMBAIAL, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6876/6876_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6876/6876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O ENSAIBRAMENTO DA RUA TRAVESSA DA GRAÇA, LOCALIZADA NO BAIRRO SAMAMBAIAL &amp;#8211; GLEBA II. </t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6874/6874_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6874/6874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO EM TODA A EXTENSÃO DA RUA DAS ACÁCIAS (RUA 520), LOCALIZADA NO BALNEÁRIO RAINHA DO MAR.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6891/6891_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6891/6891_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A SUBSTITUIÇÃO DAS TÁBUAS DE MADEIRA, E DAS DEMAIS ESTRUTURAS NECESSÁRIAS DA PONTE LOCALIZADA NO BAIRRO FIGUEIRA DO PONTAL, PARA QUE A POPULAÇÃO QUE UTILIZA A MESMA TENHA MAIOR SEGURANÇA. </t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6892/6892_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6892/6892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO NA RUA SUMARÉ (RUA 2340) EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6893/6893_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6893/6893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO  NA RUA JABOTIPÉ (RUA 1860) EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6905/6905_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6905/6905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA ESTRADA JOSÉ ALVES, ENTRE O ENTRONCAMENTO DA SC- 416 E A ESTRADA LINDOLFO FREITAS LEDOUX. </t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6906/6906_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6906/6906_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A  A MANUTENÇÃO DA RUA E/OU ESTRADA PROCÓPIO LUDUVINO, LOCALIZADA NA COMUNIDADE 1º DE JULHO.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6907/6907_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6907/6907_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE À REGULEM DOS TEMPOS IGUAIS DO SEMÁFORO DA RUA DO PRÍNCIPE COM A AVENIDA ANDRÉ RODRIGUES DE FREITAS</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6916/6916_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6916/6916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLEMENTAÇÃO DO &amp;#8220;DIÁRIO DE OBRAS&amp;#8221;, NO LINK DA TRANSPARÊNCIA, LOCALIZADO NO SITE DA PREFEITURA.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6917/6917_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6917/6917_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O ENSAIBRAMENTO DA RUA 1.970, NA LOCALIDADE NO BALNEÁRIO PALMEIRAS.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6918/6918_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6918/6918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O ENSAIBRAMENTO DA RUA CAMBACICA, LOCALIZADA NO BALNEÁRIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Thomaz, Janayna, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6919/6919_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6919/6919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO, O ENSAIBRAMENTO E A LIMPEZA DAS CAIXAS DE CAPTAÇÃO (BOCA DE LOBO), LOCALIZADAS NA RUA PADRE ANCHIETA (1.610), NO BALNEÁRIO ESTRELAS._x000D_
 E A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE LOMBADAS E PINTURAS DAS FAIXAS DAS MESMAS ENTRE A ESTRADA JOSÉ ALVES ATE A AVENIDA BEIRA MAR IV.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6920/6920_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6920/6920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE MANUTENÇÃO, O ENSAIBRAMENTO E A ROÇADA DA RUA PARAJU, NO BALNEÁRIO ROSA DOS VENTOS.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6921/6921_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6921/6921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE ESTUDOS PARA A ELABORAÇÃO E VIABILIZAÇÃO DE MINUTA DE PROJETO DE LEI PARA A CONCESSÃO DE ISENÇÕES FISCAIS A FUTURAS EMPRESAS QUE SE INSTALARÃO NO MUNICÍPIO DE ITAPOÁ, BEM COMO PARA EMPRESAS JÁ ESTABELECIDAS NA CIDADE. OS INCENTIVOS FISCAIS PODERÃO SER DE IPTU, ITBI, ISSQN E TAXA DE ALVARÁ, HABITE-SE, ENTRE OUTROS IMPOSTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
     <t>Ezequiel Andrad'S, Geraldo, Janayna, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6922/6922_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6922/6922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO, E A PINTURA DA QUADRA DE ESPORTES NO BAIRRO SAMAMBAIAL (GLEBA II), LOCALIZADA NA RUA WALTER CRISANTO ESQUINA COM RUA AURÉLIO COCO.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6923/6923_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6923/6923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO DA RUA RAFAEL CONTADOR ENTRE AS RUAS 410 E 420, LOCALIZADA NO BAIRRO BARRA DO SAI, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6924/6924_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6924/6924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DA GUARDA MUNICIPAL ARMADA.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6925/6925_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6925/6925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE AS MELHORIAS NECESSÁRIAS NA ESTRADA CENTENÁRIO, LEI MUNICIPAL 779/2018.</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6926/6926_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6926/6926_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A CONSTRUÇÃO DE UMA SEDE PRÓPRIA PARA POLICIA MILITAR.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6938/6938_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6938/6938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A REMOÇÃO DOS GALHOS QUE SE ENCONTRAM NA CALÇADA DA AV. BRASIL, EM FRENTE AS CASAS 14 E 15</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6941/6941_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6941/6941_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE (LOMBADA), AO LONGO DA RUA WALTER CRISANTO ENTRE AS RUAS GRAMADOS E MARCELO EUZÉBIO, NO BAIRRO SAMAMBAIAL, GLEBA II, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6942/6942_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6942/6942_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO DA RUA 1950, LOCALIZADA NO BALNEÁRIO PALMEIRAS, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6939/6939_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6939/6939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO, A IMPLANTAÇÃO DE CAIXAS DE CAPACITAÇÃO DE ÁGUA FLUVIAL E ROÇADA DA RUA LEÔNIDAS ANTÔNIO COSTA, NAS PROXIMIDADES DO Nº 924, ESQUINA COM A RUA MARIANE_x000D_
 CUMOGO.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6940/6940_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6940/6940_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE UMA LOMBADA OU REDUTOR DE VELOCIDADE NA AV. BRASIL, ENTRE O RESTAURANTE TIKAY E O ARTEFATOS DE CIMENTO DA OLIVEIRA E POZZER.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6943/6943_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6943/6943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO EM TODA A EXTENSÃO DA RUA BEM TI VI (RUA 2110).</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6944/6944_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6944/6944_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, NOTIFIQUE A EMPRESA RESPONSÁVEL PARA A REMOÇÃO DO POSTE LOCALIZADO EM FRENTE A CAIXA-D'ÁGUA, NA RUA FELIPE SCHIMIDT, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6952/6952_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6952/6952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A LIMPEZA E O ENSAIBRAMENTO DA RUA TÁPIA, LOCALIZADA NO BAIRRO ITAPEMA DO NORTE, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6954/6954_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6954/6954_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A REMOÇÃO DO POSTE DE SINALIZAÇÃO DA CALÇADA DA RUA LEOPOLDO SPRENGER EM ITAPEMA.</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6955/6955_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6955/6955_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O ENSAIBRAMENTO DA RUA ESTRADA DA FAZENDA, À QUAL DA ACESSO AO BALNEÁRIO JARDIM VERDES MARES, ITAPOÁ-SC.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6964/6964_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6964/6964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO DE TODA EXTENSÃO DA RUA TATU BOLA, NA LOCALIDADE DO JAGUARUNA.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6985/6985_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6985/6985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A LIMPEZA  E O ENSAIBRAMENTO E  DA RUA DAS BROMÉLIAS, LOCALIZADA ENTRE A RUA WALTER CRISANTO E A RUA DA GRAÇA, NO BAIRRO SAMAMBAIAL, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6977/6977_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6977/6977_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO DA RUA 2090, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6978/6978_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6978/6978_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, SEJA REALIZADO O PATROLAMENTO E A IMPLANTAÇÃO DE CAIXAS DE CAPTAÇÃO E/OU BUEIROS, NA RUA AVES DO PARAÍSO, NAS PROXIMIDADES DA QUADRA 70, DO BALNEÁRIO SÃO JOSÉ, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6979/6979_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6979/6979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, SEJA REALIZADO A MANUTENÇÃO DA RUA BONITO-LINDO, PRÓXIMO AO LOTE 05, DA QUADRA 31, DO BALNEÁRIO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6982/6982_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6982/6982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO DA RUA DAS FLORES, PRINCIPALMENTE NA ESQUINA COM A RUA AGUATO (RUA 1640), BALNEÁRIO PRINCESA DO MAR.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6983/6983_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6983/6983_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA AMAMBAI, BALNEÁRIO PALMEIRAS.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7032/7032_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7032/7032_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ALARGAMENTO E O ENSAIBRAMENTO DA RUA 2490, LOCALIZADA NO BAIRRO PONTAL DO NORTE. </t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7074/7074_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7074/7074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO E MANUTENÇÃO NAS RUAS DA LOCALIDADE DO PONTAL DO NORTE E FIGUEIRA DO PONTAL, BEM COMO O ACESSO E DESCIDA PARA A PRAIA.</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7075/7075_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7075/7075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO E MANUTENÇÃO NA RUA 1.980, BEM COMO A MANUTENÇÃO DA PONTE DE PASSAGEM PARA A PRAIA.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7076/7076_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7076/7076_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO COM A MÁXIMA URGÊNCIA DA RUA 1.940.</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7095/7095_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7095/7095_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE EXTENSÃO DE REDE DE ENERGIA ELÉTRICA DE BAIXA TENSÃO, BEM COMO A INSTALAÇÃO DE LUMINÁRIA NO FINAL DA RUA 330, LOCALIZADA NA BARRA DO SAI</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Geraldo, Ezequiel Andrad'S, Janayna, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7086/7086_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7086/7086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, SEJA REALIZADO A MANUTENÇÃO DA RUA 2330, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7087/7087_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7087/7087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, SEJA REALIZADO O ENSAIBRAMENTO DA RUA ROUXINOL, ENTRE AS RUAS 1990 E 2020, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7084/7084_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7084/7084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE 2 (DUAS) LOMBADAS NA RUA 1.980, LOCALIZADA NO BALNEÁRIO PALMEIRAS</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7100/7100_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7100/7100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A ROÇADA, A DESOBSTRUÇÃO DAS VALAS, E O ENSAIBRAMENTO DA RUA JACAREZINHO, LOCALIZADA NO BALNEÁRIO ROSA DO VENTOS</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7097/7097_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7097/7097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE O ENSAIBRAMENTO E A MANUTENÇÃO NA RUA JACAREZINHO, LOCALIZADA NO BALNEÁRIO ROSA DOS VENTO. </t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7098/7098_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7098/7098_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE DUAS LOMBADAS NA AVENIDA BEIRA MAR IV NA LOCALIDADE DO PONTAL DO NORTE, PRÓXIMO AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7099/7099_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7099/7099_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE POSTES, A EXTENSÃO DE REDE ELÉTRICA E A ILUMINAÇÃO PÚBLICA, NO BALNEÁRIO ROSAS DOS VENTOS, NO TRECHO COMPREENDIDO APÓS O BALNEÁRIO UIRAPURU ATE A CURVA.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7114/7114_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7114/7114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO DA RUA CARACAXA, A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO DE ÁREA ESCOLAR E A IMPLANTAÇÃO DE LOMBADAS NAS PROXIMIDADES DA PRÉ-ESCOLA MUNICIPAL PALHACINHO FELIZ E ESCOLA MUNICIPAL AYRTON SENNA, LOCALIZADA NO BALNEÁRIO JARDIM PEROLA DO ATLÂNTICO. </t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7115/7115_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7115/7115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A INUTILIZAÇÃO DA VAGA DE ESTACIONAMENTO, NA RUA 1580, NO BALNEÁRIO ITAPOÁ, CONFORME A FOTO ABAIXO. </t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7116/7116_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7116/7116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A DESOBSTRUÇÃO DAS VALAS, E ENSAIBRAMENTO DA RUA 2070, NO BALNEÁRIO PRAIA DO IMPERADO (BAMERINDUS) </t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7137/7137_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7137/7137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE A IMPLANTAÇÃO DE PEDRA BRITA (SAIBRO), NA ESQUINA ENTRE A RUA MANOEL DE ARZÃO E RUA JOSÉ DA SILVA PACHECO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7138/7138_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7138/7138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O ENSAIBRAMENTO DA RUA CARACAXÁ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7133/7133_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7133/7133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A MANUTENÇÃO E O ENSAIBRAMENTO DAS RUAS: RUA SÃO JOSÉ (840), RUA DAS MARGARIDAS (800) E RUA FRANCISCO BRECH JÚNIOR (850), NO BALNEÁRIO JARDIM PÉROLA DO ATLÂNTICO. </t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7143/7143_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7143/7143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE,_x000D_
 PROVIDENCIE A PINTURA DA FAIXA DE PEDESTRE NA AV. CELSO RAMOS, LOCALIZADA NAS_x000D_
 PROXIMIDADES DA RUA 650, ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7144/7144_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7144/7144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE,_x000D_
 PROVIDENCIE A PINTURA DA FAIXA DE PEDESTRE NA AV. DOM HENRIQUE, LOCALIZADA NAS_x000D_
 PROXIMIDADES DA RUA 410, ITAPOÁ/SC</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7156/7156_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7156/7156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A COMPRA DE UM VEICULO PARA A SECRETARIA DE ESPORTES DO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7159/7159_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7159/7159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A REMOÇÃO DA LIXEIRA QUE SE ENCONTRA NA CALÇADA EM FRENTE O A ESCOLA MUNICIPAL AYRTON SENNA, LOCALIZADO NA RUA CARACAXÁ.</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7160/7160_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7160/7160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE MANUTENÇÃO E O ENSAIBRAMENTO DA RUA 50, LOCALIZADA NA BARRA DO SAI.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7157/7157_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7157/7157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE A CONSTRUÇÃO DE UMA RAMPA PÚBLICA PARA BARCOS, NO BAIRRO FIGUEIRA DO PONTAL AO LADO DO TRAPICHE. </t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7184/indicacao_no_132-2018_-_thomaz_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7184/indicacao_no_132-2018_-_thomaz_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, a manutenção e o ensaibramento das Ruas 2680, 2670 e 2500, localizadas no bairro do Pontal, lateral da Av. Beira Mar; da Rua 1940, no Bairro Palmeiras e a Rua Konder Reis, no Bairro São José II.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7197/indicacao_no_133-2018_-_geraldo_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7197/indicacao_no_133-2018_-_geraldo_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do órgão competente, seja realizado a  manutenção e o ensaibramento no final da Rua 520, neste município.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7185/indicacao_no_134-2018_-_thomaz_-_providencie_a__4KWeBVR.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7185/indicacao_no_134-2018_-_thomaz_-_providencie_a__4KWeBVR.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a aquisição de uma van, para transportar os pacientes que fazem tratamento de hemodiálise.</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7192/indicacao_no_135-2018_-_caldeira_-.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7192/indicacao_no_135-2018_-_caldeira_-.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie uma sala própria para aulas de musica.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7193/indicacao_no_136-2018_-_caldeira_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7193/indicacao_no_136-2018_-_caldeira_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e a melhoria da Rua da Graça e da Rua Walter Crisanto, localizadas no Bairro Samambaial.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Jefinho, Barracão, Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7194/indicacao_no_137-2018_-_jeferson_-.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7194/indicacao_no_137-2018_-_jeferson_-.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através da Secretaria competente, providencie uma sala própria para biblioteca.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7190/indicacao_no_138-2018_-_stoklosa_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7190/indicacao_no_138-2018_-_stoklosa_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito providencie a implantação de tubos e de caixas de captação para a devida drenagem de água pluvial, da Rua Dom Henrique II passando pela Rua 270, sentido rio, na Barra do Sai.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7191/indicacao_no_139-2018_-_stoklosa_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7191/indicacao_no_139-2018_-_stoklosa_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a implantação de tubos e de caixas de captação para a devida drenagem de água pluvial, da Rua Dom Henrique II passando pela Rua 240, sentido praia, na Barra do Sai.</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7216/indicacao_no_140-2018_-_osni_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7216/indicacao_no_140-2018_-_osni_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie manutenção da Rua Francisco da Silva, localizada no Bairro Samambaial entre as ruas do Peixe e Francisco Quintino Correa.</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7217/indicacao_no_141-2018_-_janayna_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7217/indicacao_no_141-2018_-_janayna_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Rua Sabiúna, localizada no Bairro Pontal do Norte bem como da Rua Santa Terezinha, localizada no Balneário Figueira do Pontal.</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7218/indicacao_no_142-2018_-_janayna_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7218/indicacao_no_142-2018_-_janayna_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção, ensaibramento e o manilhamento da Rua Parami, localizada no Bairro Pontal do Norte</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7219/indicacao_no_143-2018_-_ezequiel_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7219/indicacao_no_143-2018_-_ezequiel_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a limpeza da área  localizada no Balneário Príncipe, área esta situada entre as quadras L e J, instituída como área publica, Itapoá/SC</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7220/indicacao_no_144-2018_-_ezequiel_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7220/indicacao_no_144-2018_-_ezequiel_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente,  providencie  o ensaibramento da Rua Marechal Floriano peixoto, entre as Ruas 290 a 300, no Bairro Barra do Sai, Itapoá/SC.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7221/indicacao_no_145-2018_-_ezequiel_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7221/indicacao_no_145-2018_-_ezequiel_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente,  providencie o ensaibramento do final da Rua 530 onde da acesso a Rua 540, Bairro Rainha do Mar, Itapoá/SC</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Caldeira, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7222/indicacao_no_146-2018_-_caldeira_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7222/indicacao_no_146-2018_-_caldeira_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie o calçamento ou a pavimentação asfáltica na Av. das Nações, acesso a Escola Municipal Frei Valentin.</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7237/indicacao_no_147-2018_-_thomaz_-_manutencao_e_o_HfPemeZ.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7237/indicacao_no_147-2018_-_thomaz_-_manutencao_e_o_HfPemeZ.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Estrada Procópio Ludovino, no Bairro 1º de Julho,e na Rua Walter Crisanto, no Bairro Samambaial, segue em anexo CÓPIA dos Protocolos realizados na SOSP.</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7238/indicacao_no_148-2018_-_thomaz_-__ensaibramento_Pc5GD4X.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7238/indicacao_no_148-2018_-_thomaz_-__ensaibramento_Pc5GD4X.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Rua Sacurauna esquina com a Rua 2.560, localizada no Balneário Pontal do Norte. Segue em anexo protocolo realizado na SOSP e  foto.</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7239/indicacao_no_149-2018_-_stoklosa_-_providencie__gE4U0Fz.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7239/indicacao_no_149-2018_-_stoklosa_-_providencie__gE4U0Fz.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a linha de ônibus no Bairro 1º de Julho, pois a mesma encontra-se a revés do corpo social benemérito ali instituído.</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7240/indicacao_no_150-2018_-_stoklosa_-_manutencao_c_krHkDiG.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7240/indicacao_no_150-2018_-_stoklosa_-_manutencao_c_krHkDiG.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção compulsória da Estrada Procópio Ludovico, no bairro 1º de Julho, pois a mesma encontra-se a revés do corpo social benemérito ali instituído.</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7241/indicacao_no_151_-2018_-_stoklosa_-_providencie_Q4YfQRd.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7241/indicacao_no_151_-2018_-_stoklosa_-_providencie_Q4YfQRd.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie o realinhamento da Rede de Energia Elétrica, assim como a Iluminação Pública das vias no bairro 1º de Julho e a instalação dos cabo de rede para internet, pois, a mesma encontra-se a revés do corpo social benemérito ali instituído.</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7256/indicacao_no_152-2018_-_janayna_-_providencie_a_euMQbkD.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7256/indicacao_no_152-2018_-_janayna_-_providencie_a_euMQbkD.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a implantação de redutor de velocidade (Lombada) na Rua Leopoldo Sprenger, entre a Av. André Rodrigues de Freitas e a Rua Ana Maria Rodrigues de Freitas, no Bairro Itapema.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Barracão, Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7257/indicacao_no_153-2018_-_joarez_-_realizaem_o_ac_NgCNnOf.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7257/indicacao_no_153-2018_-_joarez_-_realizaem_o_ac_NgCNnOf.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, os setor competente,  acompanhe o  trabalho que esta sendo feito nas praias de Santos, no Estado de São Paulo, para conter a erosão costeira</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Jefinho, Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7258/indicacao_no_154-2018_-_jeferson_-_providencie__PnVN7Ed.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7258/indicacao_no_154-2018_-_jeferson_-_providencie__PnVN7Ed.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie  melhorias na  Rua Arutubaia, localizada no balneário Perola do Atlântico.</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7259/indicacao_no_155-2018_-_caldeira_-_providencie__PS90dFo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7259/indicacao_no_155-2018_-_caldeira_-_providencie__PS90dFo.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a remoção e espalhe as pedras que se encontram na beira da praia, na Av. Beira Mar V, localizada no balneário Rosa dos Ventos.</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7260/indicacao_no_156-2018_-_thomaz_-_providencie_a__WsGxvA5.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7260/indicacao_no_156-2018_-_thomaz_-_providencie_a__WsGxvA5.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção, o ensaibramento, a implantação de tubulação para drenagem de água pluvial e a implantação de caixa de captação “boca de lobo” na rua Ormindo Baptista da Silva, localizada no Balneário Nossa Sra. Aparecida. Segue em anexo protocolo e fotos que comprovam a veracidade.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7263/indicacao_no_157-2018_-_ezequiel_-_providencie__HMsi3Ez.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7263/indicacao_no_157-2018_-_ezequiel_-_providencie__HMsi3Ez.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie o ensaibramento da Rua Marechal Floriano Peixoto, entre as Ruas 290 e a 300, no Bairro Barra do Sai, Itapoá/SC.</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_no_158-2018_-_ezequiel_-_providencie__0BooTB5.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_no_158-2018_-_ezequiel_-_providencie__0BooTB5.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a mudança do ponto de ônibus da rua 410, localizado no Bairro Barra do Sai, Itapoá/SC.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7265/indicacao_no_159-2018_-_ezequiel_-_providencie__Pyd5aWW.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7265/indicacao_no_159-2018_-_ezequiel_-_providencie__Pyd5aWW.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a limpeza das valas, o ensaibramento e a compactação da Rua 180, localizada no Bairro Barra do Sai, Itapoá/SC.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_no_160_-_2018_-_stoklosa_-_providenci_LTxWAOh.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_no_160_-_2018_-_stoklosa_-_providenci_LTxWAOh.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Avenida Laranjeiras do Sul, localizada no bairro Princesa do Mar, pois a mesma encontra-se intrafegável.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7267/indicacao_no_161_-_2018_-_stoklosa_-_providenci_pQy7Agg.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7267/indicacao_no_161_-_2018_-_stoklosa_-_providenci_pQy7Agg.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Estrada Geral do Sai Mirim, localizada na localidade do Sai Mirim, pois a mesma encontra-se intrafegável</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_no_162_-_2018_-_stoklosa_-_providenci_S0mT41j.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_no_162_-_2018_-_stoklosa_-_providenci_S0mT41j.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Estrada Geral do Braço do Norte, localizada na localidade do Braço do Norte, pois a mesma encontra-se intrafegável.</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7294/indicacao_no_163-2018_-_geraldo_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7294/indicacao_no_163-2018_-_geraldo_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do órgão competente, seja realizado a implantação de um ponto de ônibus na Rua 2730 esquina com Rua Sauri, no bairro Pontal do Norte, neste município</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7295/indicacao_no_164-2018_-_geraldo_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7295/indicacao_no_164-2018_-_geraldo_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do órgão competente, seja realizado o ensaibramento na esquina da Rua Dona Izaura Ferro e com a Rua São João Maria Vianney, neste município</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7296/indicacao_no_165-2018_-_geraldo_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7296/indicacao_no_165-2018_-_geraldo_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do órgão competente, seja realizado a implantação de lombada na Avenida Beira Mar V, entre as Ruas 2730 e 2740, no bairro Pontal do Norte, neste município.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7297/indicacao_no_166_-_2018_-_stoklosa_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7297/indicacao_no_166_-_2018_-_stoklosa_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a instalação de pontos de ônibus com cobertura, na Rodovia SC-416, nas imediações do número 1183, até as imediações do número 115, próximo ao Corpo de Bombeiros Militar de Itapoá, bem como a supressão do mato as margem da Rodovia SC-416, devido a mesma encontra-se obstruindo a sinalização</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7298/indicacao_no_167_-_2018_-_stoklosa_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7298/indicacao_no_167_-_2018_-_stoklosa_-_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Ruas das Flores (Rua 1640), localizada no  Balneário Princesa do Mar.</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7292/indicacao_no_168-2018_-_ezequiel_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7292/indicacao_no_168-2018_-_ezequiel_.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, resolva o problema de acumulo de água sobre a Rua Ceara, entre as ruas 380 e 390, bem como a devida manutenção do asfalto no citado local,  no bairro Barra do Sai, Itapoá/SC.</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7293/indicacao_no_169-2018_-_ezequiel_-.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7293/indicacao_no_169-2018_-_ezequiel_-.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a implantação de iluminação pública na AV. Marechal Floriano Peixoto, entre a rua 290 e  rua 330, no bairro Barra do Sai, Itapoá/SC.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7322/indicacao_no_170-2018_-_caldeira.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7322/indicacao_no_170-2018_-_caldeira.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e melhoria do acesso a praia com urgência nas rua 640, 650 e Rua Magi.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7323/indicacao_171-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7323/indicacao_171-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção urgente da Rua das Bromélias, localizada no Samambaia</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7317/indicacao_172-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7317/indicacao_172-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que através do órgão competente, providencie a implantação de uma lombada na Rua do Príncipe, próximo a Câmara Municipal de Itapoá.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7324/indicacao_173-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7324/indicacao_173-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a aquisição de equipamentos adequados para Secretaria de Obras e Serviço_x000D_
 Público realizar os serviços de tapa buraco na malha asfáltica da Cidade.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7325/indicacao_174-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7325/indicacao_174-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a pintura das faixas de travessia de pedestres localizada na Av. Celso Ramos,_x000D_
 esquinas com as Ruas 650, Rua da Graça e Rua do Peixe.</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7312/indicacao_175-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7312/indicacao_175-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Rua Theodoro Klalmann (Rua 1585), no_x000D_
 bairro Itapoá Centro</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7313/indicacao_176-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7313/indicacao_176-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a implantação de redutores de velocidade ao longo da Rua 650, localizada no_x000D_
 Balneário Brasília.</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7318/indicacao_177-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7318/indicacao_177-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção e o ensaibramento da Rua Camapuá, no bairro Itapoá Centro.</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7319/indicacao_178-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7319/indicacao_178-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a retirada do excesso de areia sobre Av. José da Silva Pacheco, Bairro_x000D_
 Itapema do norte, Itapoá/SC.</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7320/indicacao_179-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7320/indicacao_179-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a limpeza das valas na rua 590, entre a Av. Celso Ramos e a Rua Tabebuia,_x000D_
 no Balneário Cambiju, Itapoá/SC.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7362/indicacao_no_180-2018_-_ezequiel_-_providencie__xPAn7pf.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7362/indicacao_no_180-2018_-_ezequiel_-_providencie__xPAn7pf.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção(Patrolamento) da Rua 500, localizada no Balneário Rainha do Mar, Itapoá/SC</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7363/indicacao_no_181-2018_-_ezequiel_-_providencie__csz7ueB.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7363/indicacao_no_181-2018_-_ezequiel_-_providencie__csz7ueB.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a implantação de um redutor de velocidade(lombada) na Rua José da Silva Pacheco, localizada no Bairro Itapema do Norte, Itapoá/SC.</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7357/indicacao_no_182_-_2018_-_stoklosa_-_providenci_wal8ct3.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7357/indicacao_no_182_-_2018_-_stoklosa_-_providenci_wal8ct3.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a implantação de redutores de velocidade ao longo da Rua Amambaí, bem como, a manutenção da mesma.</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7358/indicacao_no_183_-_2018_-_stoklosa_-_providenci_GwfWeJL.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7358/indicacao_no_183_-_2018_-_stoklosa_-_providenci_GwfWeJL.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a manutenção na Estrada Geral do Sai Mirim, assim como em todas as vias da comunidade Sai Mirim, pois a mesma encontra-se intrafegável. Outrossim, nesta mesma estrada, identificou-se que em determinados pontos a iluminação pública encontram-se queimadas.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7381/indicacao_no_184-2018_-_geraldo_-_providencie_a_dqbAT9Z.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7381/indicacao_no_184-2018_-_geraldo_-_providencie_a_dqbAT9Z.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que através do órgão competente, providencie a pintura de faixas e a implantação de placas de sinalização, para o estacionamento de veículos em 45º, junto a Praça “Vilmar Koehler”, neste Município</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7382/indicacao_no_185-2018_-_geraldo_-_providencie_d_JKWyeAH.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7382/indicacao_no_185-2018_-_geraldo_-_providencie_d_JKWyeAH.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que através do órgão competente, providencie a troca de bloquetes sextavados danificados na Av. André Rodrigues de Freitas, neste Município</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7383/indicacao_no_186-2018_-_geraldo_-_providencie_a_Z5rjbGY.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7383/indicacao_no_186-2018_-_geraldo_-_providencie_a_Z5rjbGY.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que através do órgão competente, providencie a implantação de lombada ou a pintura de faixa de travessia de pedestres, na Av. Celso Ramos, em frente ao nº 639, esquina com a Rua Hercílio Luz, localizada no Balneário Cambijú, neste Município</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7374/indicacao_no_187-2018_-_caldeira_-_providencie__S5skfpB.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7374/indicacao_no_187-2018_-_caldeira_-_providencie__S5skfpB.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que, através do setor competente, providencie a limpeza da valeta localizada na Rua Bonito Lindo.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Caldeira, Barracão, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Jonecir Soares, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6731/6731_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6731/6731_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTA PESAR PELO FALECIMENTO DO SENHOR TELMO JOSÉ ARMANINI.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Caldeira, Edinho, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Jonecir Soares, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6786/6786_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6786/6786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE E CONGRATULA OS POLICIAIS MILITARES PELO ÊXITO NA PRISÃO E IDENTIFICAÇÃO DE AUTORES EM UMA OCORRÊNCIA DE UM ROUBO NO COMÉRCIO LOCAL. </t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>Janayna, Caldeira, Edinho, Ezequiel Andrad'S, Geraldo, Jefinho, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6853/6853_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6853/6853_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA EM NOME DA SENHORA MARIANI BURATI ZIEMBROS, TODOS OS PROFISSIONAIS DE ENFERMAGEM DO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>Caldeira, Edinho, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6851/6851_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6851/6851_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIA A COOPERATIVA DE TRANSPORTE E LOGÍSTICA DE ITAPOÁ &amp;#8211; COOTRANLOG, PARA O RECEBIMENTO DA DOAÇÃO DE UM TERRENO PARA SUA SEDE PRÓPRIA</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Caldeira, Edinho, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Osni Ocker, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6856/6856_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6856/6856_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA A BANDA DE MÚSICA DO 62°-BATALHÃO DE INFANTARIA &amp;#8211; BI DE JOINVILLE-SC.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6857/6857_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6857/6857_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APLAUDE E CONGRATULA A SOLDADO DANIELI, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE EM ESPECIAL AO SALVAMENTO DE UMA RECÉM NASCIDA. </t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6902/6902_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6902/6902_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO IRRESTRITO AO MOVIMENTO DE PARALISAÇÃO AO SETOR DE TRANSPORTE RODOVIÁRIO DE CARGAS EM TODO PAÍS.</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
     <t>Geraldo, Caldeira, Edinho, Ezequiel Andrad'S, Janayna, Jefinho, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6953/6953_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6953/6953_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTA PESAR PELO FALECIMENTO DE ANÉVIO PAESE.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6959/6959_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6959/6959_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA O GRUPO ETERNO LOUVOR, PELO SEUS 20 ANOS DE HISTÓRIA EM ITAPOÁ.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6957/6957_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6957/6957_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA A POLÍCIA RODOVIÁRIA ESTADUAL DE SANTA CATARINA, COM SEDE NO POSTO 18 DA 4ª COMPANHIA DO 1º BATALHÃO DE POLICIA MILITAR RODOVIÁRIO.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6967/6967_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6967/6967_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA OS ATLETAS ITAPOAENSES QUE REPRESENTARAM O MUNICÍPIO DE ITAPOÁ/SC, NO CAMPEONATO ESTADUAL DA 3ª IDADE.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6970/6970_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6970/6970_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA O EFETIVO DA POLÍCIA MILITAR DE ITAPOÁ, SANTA CATARINA.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7002/7002_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7002/7002_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA A EQUIPE PARALÍMPICA DA ASSOCIAÇÃO ESPORTIVA E PARADESPORTIVA DE ITAPOÁ - ASEPI.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
     <t>Geraldo, Caldeira, Ezequiel Andrad'S, Janayna, Jefinho, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7003/7003_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7003/7003_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> APELA A MINIMIZAR O IMPACTO DO PLANO DE EQUACIONAMENTO DO DÉFICIT DO PLANO PETROS.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
     <t>Caldeira, Barracão, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7044/7044_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7044/7044_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTA PESAR PELO FALECIMENTO DE MARIA ANGÉLICA SABARÁ RISSI</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7045/7045_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7045/7045_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA A TODO O EFETIVO DOS BOMBEIROS MILITARES E AOS BOMBEIROS COMUNITÁRIOS DO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>Jefinho, Barracão, Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Osni Ocker, Sargento Stoklosa, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7130/7130_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7130/7130_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTA PESAR PELO FALECIMENTO DE NATANOEL MACHADO.</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Caldeira, Ezequiel Andrad'S, Geraldo, Janayna, Jefinho, Osni Ocker, Thomaz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7118/7118_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7118/7118_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA OS TERCEIROS SARGENTOS, SENHOR ROBERTO EDY RUJANOWSKI JÚNIOR E O SENHOR GILSON VEIGA PEREIRA PELOS SERVIÇOS PRESTADO AO MUNICÍPIO DE ITAPOÁ ATRAVÉS DA POLÍCIA MILITAR DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7172/7172_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7172/7172_texto_integral.pdf</t>
   </si>
   <si>
     <t>APOIO A VIABILIZAÇÃO PARA CONVOCAÇÃO DOS CANDIDATOS EXCEDENTES DO CONCURSO PÚBLICO - EDITAL NR 001-2017/DP/CBMSC, AO CURSO DE FORMAÇÃO DE SOLDADOS, CONFORME &amp;#8220;EXPOSIÇÃO DE MOTIVOS&amp;#8221;.</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7158/7158_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7158/7158_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA O GRUPO DE MULHERES AS AMOROSAS PELOS SERVIÇOS PRESTADOS DE APOIO AS MULHERES COM CÂNCER E A PREVENÇÃO DO CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7176/mocao-21-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7176/mocao-21-2018.pdf</t>
   </si>
   <si>
     <t>APLAUDE E CONGRATULA O GRUPO COAN STUDIO DE DANÇA E PILATES POR GANHAREM SETE PRÊMIOS NA ARGENTINA.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7196/mocao_22-2018_-_caldeira_-.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7196/mocao_22-2018_-_caldeira_-.pdf</t>
   </si>
   <si>
     <t>Aplaude e congratula os atletas que participaram da 14ª Edição dos Jogos Escolares Paradesportivos de Santa Catarina (Parajesc).</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7326/mocao_23-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7326/mocao_23-2018.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Itapoá, Estado de Santa Catarina, por unanimidade, apresenta, nos termos regimentais, a presente MOÇÃO DE APLAUSOS ao piloto mirim_x000D_
 Murilo Paese que participou da 5ª Etapa do 5º Campeonato RIC TV de Kart, no dia 10 de novembro do corrente ano, onde após a tomada de tempo, se classificou, e manteve a colocação, conquistando e trazendo para a Cidade o Troféu de Vice Campeão do Campeonato na Categoria Cadete</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofícios da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6599/6599_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6599/6599_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6600/6600_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6600/6600_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REUNIÃO EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6601/6601_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6601/6601_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE PROPOSIÇÃO.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6611/6611_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6611/6611_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SUBSTITUIÇÃO DA SEGUNDA ASSINATURA POR TEMPO DETERMINADO</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6604/6604_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6604/6604_texto_integral.pdf</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6612/6612_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6612/6612_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIDADE BALANCETE DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6613/6613_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6613/6613_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ENCAMINHAMENTO DE PROPOSIÇÃO.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6605/6605_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6605/6605_texto_integral.pdf</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6610/6610_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6610/6610_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DO OFÍCIO N. 156/2017/DL.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6608/6608_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6608/6608_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DA PRÓXIMA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6609/6609_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6609/6609_texto_integral.pdf</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6615/6615_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6615/6615_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE GRATUIDADE PARA O REGISTRO DA ATA DA 3ª REUNIÃO EXTRAORDINÁRIA DO ANO DE 2018 E CERTIDÕES DE REGISTRO.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6616/6616_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6616/6616_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE GRATUIDADE PARA AUTENTICAÇÃO DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6617/6617_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6617/6617_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CÓPIAS AUTENTICADAS DA ATA DA 3ª REUNIÃO EXTRAORDINÁRIA DO ANO DE 2018.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6618/6618_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6618/6618_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA ATA E DECRETOS DESIGNANDO RESPONSÁVEL DA CONTA BANCÁRIA.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6619/6619_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6619/6619_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODERES PARA MOVIMENTAÇÃO DE CONTAS</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6620/6620_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6620/6620_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE GRATUIDADE PARA RECONHECIMENTO DE ASSINATURA .</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6647/6647_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6647/6647_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE RONDAS NO PERÍMETRO DA CÂMARA MUNICIPAL DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6653/6653_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6653/6653_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFÍCIO NO 720003020049, DE 06 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6634/6634_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6634/6634_texto_integral.pdf</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6635/6635_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6635/6635_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA PARA PARTICIPAR DA REUNIÃO DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6636/6636_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6636/6636_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA PARA PARTICIPAR DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6637/6637_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6637/6637_texto_integral.pdf</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6638/6638_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6638/6638_texto_integral.pdf</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6633/6633_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6633/6633_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REUNIÃO EXTRAORDINÁRIA PARA ESTA QUINTA-FEIRA (08/02/2018).</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6639/6639_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6639/6639_texto_integral.pdf</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/</t>
   </si>
   <si>
     <t>DISPONIBILIDADE BALANCETE DE JANEIRO DE 2018 E BALANÇO ANUAL 2017</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6654/6654_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6654/6654_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE PROPOSIÇÃO</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6686/6686_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6686/6686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE UMA LINHA DE ÔNIBUS COM SAÍDA E DESTINO À_x000D_
 COMUNIDADE 1º DE JULHO.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6687/6687_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6687/6687_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE UM CONTRATO DE COMODATO COM O TIME DE FUTEBOL DA_x000D_
 COMUNIDADE SAÍ MIRIM.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6688/6688_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6688/6688_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA DECLARADO COMO DE UTILIDADE PÚBLICA O CAMPO DE FUTEBOL SITUADO NO BAIRRO SAÍ MIRIM, ANEXO À IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6666/6666_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6666/6666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ENCAMINHA PRESTAÇÃO DE CONTAS DE GESTÃO DO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6658/6658_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6658/6658_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARECER AO PLL Nº 99/2017</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6667/6667_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6667/6667_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O RELATÓRIO DO ÓRGÃO DE CONTROLE INTERNO REFERENTE A PRESTAÇÃO DE_x000D_
 CONTAS DE GESTÃO DO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6685/6685_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6685/6685_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE A ABERTURA DE VAGAS PARA TREINAMENTO DE VACINADOR.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6725/6725_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6725/6725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE O PROJETO SEGUNDO TEMPO</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6671/6671_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6671/6671_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DA PRÓXIMA REUNIÃO DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6672/6672_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6672/6672_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARECER AO PROJETO DE LEI Nº 02/2018</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6684/6684_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6684/6684_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA PARA PARTICIPAR DE REUNIÃO COM REPRESENTANTE DO GOVERNO DE SANTA CATARINA E DO DEPARTAMENTO ESTADUAL DE INFRAESTRUTURA (DEINFRA), SOBRE OS TREVOS DE ACESSO AOS MUNICÍPIOS DE ITAPOÁ-SC, GARUVA-SC E GUARATUBA-PR.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6683/6683_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6683/6683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES PARA REATIVAR CONTRATO DE CONSIGNAÇÕES EM FOLHA DE_x000D_
 PAGAMENTO.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6689/6689_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6689/6689_texto_integral.pdf</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6771/6771_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6771/6771_texto_integral.pdf</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6691/6691_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6691/6691_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA AO OFÍCIO Nº 720003242668, DE 02 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6724/6724_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6724/6724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIDADE BALANCETE DE FEVEREIRO DE 2018 </t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6723/6723_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6723/6723_texto_integral.pdf</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6749/6749_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6749/6749_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERMANÊNCIA DO ITINERÁRIO DAS LINHAS DE ÔNIBUS ITAPOÁ-JOINVILLE E_x000D_
 JOINVILLE-ITAPOÁ, PASSANDO PELO BAIRRO SAÍ MIRIM.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6770/6770_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6770/6770_texto_integral.pdf</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6750/6750_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6750/6750_texto_integral.pdf</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6764/6764_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6764/6764_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PARA ASSUMIR A VAGA DE VEREADOR.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6769/6769_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6769/6769_texto_integral.pdf</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6772/6772_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6772/6772_texto_integral.pdf</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6792/6792_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6792/6792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETOS PARA ESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6794/6794_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6794/6794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONVOCAÇÃO DE SUPLENTE PARA ASSUMIR A VAGA DE VEREADOR.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6795/6795_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6795/6795_texto_integral.pdf</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6796/6796_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6796/6796_texto_integral.pdf</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6797/6797_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6797/6797_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PRA PARTICIPAR DA REUNIÃO DAS COMISSÕES.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6798/6798_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6798/6798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIDADE BALANCETE DE MARÇO DE 2018 </t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6817/6817_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6817/6817_texto_integral.pdf</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6818/6818_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6818/6818_texto_integral.pdf</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6822/6822_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6822/6822_texto_integral.pdf</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6824/6824_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6824/6824_texto_integral.pdf</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6828/6828_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6828/6828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA EXCLUSÃO DE DÉBITO EM VIRTUDE DE LICENÇA DE VEREADOR.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6825/6825_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6825/6825_texto_integral.pdf</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6864/6864_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6864/6864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DESLIGAMENTO DE REDE ELÉTRICA NA SEDE DA CÂMARA MUNICIPAL DE_x000D_
 ITAPOÁ.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6845/6845_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6845/6845_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ANÁLISE JURÍDICA E DA LEGALIDADE DO REQUERIMENTO Nº 34/2018, DE_x000D_
 AUTORIA DO VEREADOR THOMAZ SOHN.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6861/6861_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6861/6861_texto_integral.pdf</t>
   </si>
   <si>
     <t>14207</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/14207/oficio_80-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/14207/oficio_80-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposição.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6869/6869_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6869/6869_texto_integral.pdf</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6868/6868_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6868/6868_texto_integral.pdf</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6862/6862_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6862/6862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA RECEBIMENTO DE MOÇÃO DE APLAUSOS PELA CÂMARA MUNICIPAL DE ITAPOÁ/SC</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6865/6865_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6865/6865_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DE REUNIÃO NA CÂMARA MUNICIPAL DE ITAPOÁ/SC, ONDE A_x000D_
 SOLDADO DANIELI ESTARÁ RECEBENDO UMA MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6859/6859_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6859/6859_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DA REUNIÃO DA COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6860/6860_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6860/6860_texto_integral.pdf</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6879/6879_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6879/6879_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIDADE BALANCETE DE ABRIL DE 2018 </t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6882/6882_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6882/6882_texto_integral.pdf</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6883/6883_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6883/6883_texto_integral.pdf</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6881/6881_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6881/6881_texto_integral.pdf</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6880/6880_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6880/6880_texto_integral.pdf</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6885/6885_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6885/6885_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6886/6886_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6886/6886_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DA AUDIÊNCIA PÚBLICA PARA APRESENTAÇÃO DO 1º QUADRIMESTRE DE 2018, REFERENTE AO RELATÓRIO DE GESTÃO FISCAL, E DA AUDIÊNCIA DE GESTÃO DE SAÚDE.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6889/6889_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6889/6889_texto_integral.pdf</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6898/6898_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6898/6898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ENCAMINHAMENTO DE PROPOSIÇÃO</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6903/6903_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6903/6903_texto_integral.pdf</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6911/6911_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6911/6911_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTECIPAÇÃO DA DEVOLUÇÃO FINANCEIRA DO ANO DE 2018.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6930/6930_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6930/6930_texto_integral.pdf</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6931/6931_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6931/6931_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE DOCUMENTOS RELATIVOS AO JULGAMENTO PELA CÂMARA MUNICIPAL DE ITAPOÁ, DAS CONTAS DO MUNICÍPIO REFERENTES AO EXERCÍCIO DE 2016, @PCP-17/00216373.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6950/6950_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6950/6950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIDADE BALANCETE DE MAIO DE 2018 </t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6951/6951_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6951/6951_texto_integral.pdf</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6956/6956_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6956/6956_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA ENTREGA DE MOÇÃO DE APLAUSOS DA CÂMARA MUNICIPAL DE ITAPOÁ PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>14206</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/14206/oficio_108-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/14206/oficio_108-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6965/6965_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6965/6965_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA ENTREGA DE MOÇÃO DE APLAUSOS DA CÂMARA MUNICIPAL DE ITAPOÁ, PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6972/6972_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6972/6972_texto_integral.pdf</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6974/6974_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6974/6974_texto_integral.pdf</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6976/6976_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6976/6976_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ALTERAÇÃO DO ART. 1º DO DECRETO LEGISLATIVO Nº 60/2018.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6990/6990_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6990/6990_texto_integral.pdf</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7024/7024_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7024/7024_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA DESCONSIDERAR DO OFÍCIO Nº 112/2018</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7029/7029_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7029/7029_texto_integral.pdf</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7030/7030_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7030/7030_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDA O VETERINÁRIO VINCULADO AO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA E EPIDEMIOLÓGICA, PARA PARTICIPAR DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6994/6994_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6994/6994_texto_integral.pdf</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7028/7028_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7028/7028_texto_integral.pdf</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7006/7006_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7006/7006_texto_integral.pdf</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7007/7007_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7007/7007_texto_integral.pdf</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7014/7014_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7014/7014_texto_integral.pdf</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7015/7015_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7015/7015_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REUNIÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7017/7017_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7017/7017_texto_integral.pdf</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7018/7018_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7018/7018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> CONVOCAÇÃO DE REUNIÃO EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7021/7021_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7021/7021_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIDADE BALANCETE DE JUNHO DE 2018 </t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7022/7022_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7022/7022_texto_integral.pdf</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7070/7070_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7070/7070_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFÍCIO Nº 0615/2018/LM.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7031/7031_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7031/7031_texto_integral.pdf</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7042/7042_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7042/7042_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIDADE BALANCETE DE JULHO DE 2018 </t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7043/7043_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7043/7043_texto_integral.pdf</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7069/7069_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7069/7069_texto_integral.pdf</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7073/7073_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7073/7073_texto_integral.pdf</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7083/7083_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7083/7083_texto_integral.pdf</t>
   </si>
   <si>
     <t>LANÇAMENTO DE TRANSFERÊNCIA CONTÁBIL DO PRÉDIO DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7081/7081_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7081/7081_texto_integral.pdf</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7096/7096_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7096/7096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARECER AO PROJETO DE LEI Nº 61/2018;</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7103/7103_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7103/7103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONVITE PARA PARTICIPAR DE REUNIÃO PARA TRATAR DE SONS E RUÍDOS EM BARES E_x000D_
 LANCHONETES </t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7104/7104_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7104/7104_texto_integral.pdf</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7105/7105_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7105/7105_texto_integral.pdf</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7106/7106_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7106/7106_texto_integral.pdf</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7121/7121_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7121/7121_texto_integral.pdf</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7122/7122_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7122/7122_texto_integral.pdf</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7125/7125_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7125/7125_texto_integral.pdf</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7141/7141_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7141/7141_texto_integral.pdf</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7140/7140_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7140/7140_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE LEIS ORDINÁRIAS</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7142/7142_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7142/7142_texto_integral.pdf</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7153/7153_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7153/7153_texto_integral.pdf</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7162/7162_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7162/7162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARECER DO CONSELHO AO PROJETO DE LEI Nº 53/2018</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7163/7163_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7163/7163_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA PARTICIPAR DAS REUNIÃO DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7164/7164_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7164/7164_texto_integral.pdf</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7165/7165_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7165/7165_texto_integral.pdf</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7178/7178_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7178/7178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAÇÃO DE USO DO PLENÁRIO PARA DIA 24/11/2018</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
     <t>Convite para participar da próxima Reunião da Comissão Especial de Fiscalização e Melhoria do transporte coletivo municipal.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7189/oficio_156-2018-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7189/oficio_156-2018-_.pdf</t>
   </si>
   <si>
     <t>Solicitação de documento</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7173/7173_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7173/7173_texto_integral.pdf</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7209/158_balancete__setembro_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7209/158_balancete__setembro_2018.pdf</t>
   </si>
   <si>
     <t>Disponibilidade balancete de setembro de 2018</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>Jefinho, Janayna</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7187/oficio_159-2018-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7187/oficio_159-2018-_.pdf</t>
   </si>
   <si>
     <t>Solicitação de documentos</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7182/oficio_160-2018_-_convida_a_presidente_do_cdl___0FISgQT.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7182/oficio_160-2018_-_convida_a_presidente_do_cdl___0FISgQT.pdf</t>
   </si>
   <si>
     <t>Convite para participar de Reunião para tratar dos Projetos de Leis no 67 e 68/2018.</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7199/oficio_161-2018_-_convida_a_presidente_do_ceai__jH1HKHG.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7199/oficio_161-2018_-_convida_a_presidente_do_ceai__jH1HKHG.pdf</t>
   </si>
   <si>
     <t>Convite para participar de Reunião para tratar dos Projetos de Leis nº 67 e 68/2018.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7200/oficio_162-2018_-_convida_a_presidente_da_assoc_WfDHe1x.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7200/oficio_162-2018_-_convida_a_presidente_da_assoc_WfDHe1x.pdf</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7183/oficio_163-2018_-_convida_a_presidente_do_acini_h2q6Q8x.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7183/oficio_163-2018_-_convida_a_presidente_do_acini_h2q6Q8x.pdf</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7202/oficio_165-2018_-_convida_tenente_ou_representante_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7202/oficio_165-2018_-_convida_tenente_ou_representante_1.pdf</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7203/oficio_166-2018_-_convida_bombeiros.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7203/oficio_166-2018_-_convida_bombeiros.pdf</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7204/oficio_167-2018_-_convida_delegado_da_pocilia_civil.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7204/oficio_167-2018_-_convida_delegado_da_pocilia_civil.pdf</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7205/oficio_168-2018_-_convida_chefe_de_gabinete.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7205/oficio_168-2018_-_convida_chefe_de_gabinete.pdf</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>Rafael Eduardo de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7181/oficio_169-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7181/oficio_169-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposição</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7186/oficio_170-2018_-_resposta_a_solicitacao_de_ple_KWKy1gI.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7186/oficio_170-2018_-_resposta_a_solicitacao_de_ple_KWKy1gI.pdf</t>
   </si>
   <si>
     <t>Solicitação de uso do Plenário para dia 27/11/2018</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7211/oficio_171-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7211/oficio_171-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7213/oficio_172-2018_-_convida_chefe_de_gabinete.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7213/oficio_172-2018_-_convida_chefe_de_gabinete.pdf</t>
   </si>
   <si>
     <t>Convite para participar da Reunião das Comissões para tratar dos Projetos de Leis nº 58, 63 e 64/2018.</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7212/oficio_173_2018_-_convocacao_para_15a_reuniao_e_R034Jew.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7212/oficio_173_2018_-_convocacao_para_15a_reuniao_e_R034Jew.pdf</t>
   </si>
   <si>
     <t>Convocação de reunião extraordinária para dia 26/10/2018 as 11h15</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7214/oficio_174_2018_-_circular_-_aos_representantes_Xu8m1k2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7214/oficio_174_2018_-_circular_-_aos_representantes_Xu8m1k2.pdf</t>
   </si>
   <si>
     <t>Convite para participar da Audiência Pública referente ao Projeto de Lei nº 66/2018, que estima receita e fixa despesas para o Exercício Financeiro de 2019 (LOA), para dia 31/10/2018 as 10h.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7230/oficio_175-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7230/oficio_175-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposição -  Projeto de Lei nº. 79/2018 - o qual foi aprovado no dia 29 de outubro de 2018, conforme documento de tramitação anexo</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7242/oficio_176-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7242/oficio_176-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposição; - Projeto de Lei nº. 84/2018 - o qual foi aprovado no dia 29 de outubro de 2018, conforme documento de tramitação anexo;_x000D_
  Emenda Legislativa nº 45/2018, Tipo: Supressiva nº 01/2018 ao Projeto de Lei nº. 84/2018 - a qual foi aprovada no dia 29 de outubro de 2018, conforme documento de tramitação anexo;  Emenda Legislativa nº 46/2018, Tipo: Modificativa nº 01/2018 ao Projeto de Lei nº. 84/2018 - a qual foi aprovada no dia 29 de outubro de 2018, conforme documento de tramitação anexo;  Indicação nº 140/2018;  Indicação nº 141/2018;  Indicação nº 142/2018;  Indicação nº 143/2018;_x000D_
  Indicação nº 144/2018;  Indicação nº 145/2018  e  Indicação nº 146/2018;</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7255/oficio_178-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7255/oficio_178-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposições; - Projeto de Lei nº. 55/2018 - o qual foi aprovado no dia 05 de novembro de 2018, conforme documento de tramitação anexo;_x000D_
 - Emenda Legislativa nº 48/2018, Tipo: Aditiva nº 01/2018 ao Projeto de Lei nº. 55/2018 - a qual foi aprovada no dia 05 de novembro de 2018, conforme documento de tramitação anexo; - Projeto de Lei nº. 61/2018 - o qual foi aprovado no dia 05 de novembro de 2018, conforme documento de tramitação anexo;_x000D_
 - Emenda Legislativa nº 47/2018, Tipo: Modificativa nº 01/2018 ao Projeto de Lei nº. 61/2018 - a qual foi aprovada no dia 05 de novembro de 2018, conforme documento de tramitação anexo; - Projeto de Lei nº. 76/2018 - o qual foi aprovado no dia 05 de novembro de 2018, conforme documento de tramitação anexo;_x000D_
 - Projeto de Lei nº. 78/2018 - o qual foi aprovado no dia 05 de novembro de 2018, conforme documento de tramitação anexo; - Requerimento nº. 50/2018 - o qual foi aprovado no dia 05 de novembro de 2018, conforme documento de tramitação anexo; - Indicação nº 147/2018; - Indicação nº 148/2018; - Indicação nº 149/2018;_x000D_
 - Indicação nº 150/2018; e, - Indicação nº 151/2018;</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7245/oficio_179-2018_-_convida_a_presidente_do_cdl___DzjHPBc.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7245/oficio_179-2018_-_convida_a_presidente_do_cdl___DzjHPBc.pdf</t>
   </si>
   <si>
     <t>Convite para participar de Reunião para tratar dos Projetos de Leis Substitutivos nº  01 e 02 aos Projetos de Leis no 67 e 68/2018, no dia 13/11/2018</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7246/oficio_180-2018_-_convida_o_presidente_do_ceai__vksR1ro.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7246/oficio_180-2018_-_convida_o_presidente_do_ceai__vksR1ro.pdf</t>
   </si>
   <si>
     <t>Convite para participar de Reunião para tratar dos Projetos de Leis Substitutivos nº 01 e 02 aos Projetos de Leis no 67 e 68/2018, no dia 13/11/2018.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7247/oficio_181-2018_-_convida_o_presidente_dos_ambu_68eNRw7.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7247/oficio_181-2018_-_convida_o_presidente_dos_ambu_68eNRw7.pdf</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7248/oficio_182-2018_-_convida_o_presidente_da_acini_RkKh8mc.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7248/oficio_182-2018_-_convida_o_presidente_da_acini_RkKh8mc.pdf</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7249/oficio_183-2018_-_convida_o_presidente_da_acita_g9t5anu.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7249/oficio_183-2018_-_convida_o_presidente_da_acita_g9t5anu.pdf</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7250/oficio_184-2018_-_convida_o_tenente_da_pmi__e-o_1SupHfi.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7250/oficio_184-2018_-_convida_o_tenente_da_pmi__e-o_1SupHfi.pdf</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7251/oficio_185-2018_-_convida_os_bombeiros__e-ou_re_CdJ86Oo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7251/oficio_185-2018_-_convida_os_bombeiros__e-ou_re_CdJ86Oo.pdf</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7252/oficio_186-2018_-_convida_o_delegado_de_policia_axWjbra.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7252/oficio_186-2018_-_convida_o_delegado_de_policia_axWjbra.pdf</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7253/oficio_187-2018_-_convida_o_chefe_de_gabinete___EflkflJ.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7253/oficio_187-2018_-_convida_o_chefe_de_gabinete___EflkflJ.pdf</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7254/oficio_188-2018_-_convida_o_chefe_de_gabinete___ELiTV2a.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7254/oficio_188-2018_-_convida_o_chefe_de_gabinete___ELiTV2a.pdf</t>
   </si>
   <si>
     <t>Convite para participar de Reunião para tratar dos Projetos de Leis nº 58, 63 e 64/2018, no dia 20/11/2018</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7278/oficio_189_2018_-_remanejamento_de_dotacao_orcamentaria.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7278/oficio_189_2018_-_remanejamento_de_dotacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Remanejamento de dotação orçamentária</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7304/oficio_190-2018-__balancete__outubro_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7304/oficio_190-2018-__balancete__outubro_2018.pdf</t>
   </si>
   <si>
     <t>Disponibilidade balancete de outubro de 2018 .</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7305/oficio_191-2018_lg_interativa_solicita_lista_de_zWFF9uP.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7305/oficio_191-2018_lg_interativa_solicita_lista_de_zWFF9uP.pdf</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7332/oficio_192-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7332/oficio_192-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposição: - Requerimento nº. 51/2018, o qual foi aprovado no dia, 12 de novembro de 2018, conforme documento de tramitação anexo;_x000D_
  Requerimento nº. 52/2018, o qual foi aprovado no dia, 12 de novembro de 2018, conforme documento de tramitação anexo;  Requerimento nº. 53/2018, o qual foi aprovado no dia, 12 de novembro de 2018, conforme documento de tramitação anexo;  Requerimento nº. 54/2018, o qual foi aprovado no dia, 12 de novembro de 2018, conforme documento de tramitação anexo;  Indicação nº. 152/2018; 153/2018; 154/2018; 155/2018; 156/2018; 157/2018; 158/2018; 159/2018; 160/2018; 161/2018  e  162/2018.</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7333/oficio_193-2018_-_resposta_ao_oficio_no_422-2018-pj-itp.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7333/oficio_193-2018_-_resposta_ao_oficio_no_422-2018-pj-itp.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício no 422/2018/PJ/ITP, que dispõe sobre o pedido de esclarecimentos de uma Notícia de Fato, de suposta prática de irregularidade na concessão de diárias, no âmbito da Câmara Municipal de Itapoá. Ref.: Inquérito Civil Público no 01.2018.00018933-1.</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7334/oficio_194-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7334/oficio_194-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposições:  Indicação no 163/2018; 164/2018; 165/2018; 166/2018; 167/2018;  168/2018 e 169/2018;</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>CP - COMISSÕES PERMANENTES (REUNIÃO CONJUNTA)</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7321/oficio_195-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7321/oficio_195-2018.pdf</t>
   </si>
   <si>
     <t>Convidamos o Secretário da Fazenda, o senhor Carlito Joaquim Custódio Júnior, para participar da próxima Reunião das Comissões Permanentes, que realizar-se-á na próxima terça-feira, dia 27 de novembro do corrente ano às 9:00 horas, no Plenário desta Casa Legislativa, para sanar duvidas referentes ao projeto:_x000D_
 - Projeto de Lei Complementar nº 20/2018 – Altera a lei Complementar nº 58, de 28 de setembro de 2017, que dispõe sobre as normas relativas ao Imposto Sobre Serviços de Qualquer Natureza -ISSQN, e dá outras providências</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7329/oficio_196_2018_-_convida_o_presidente_dos_ambu_1rBeZBT.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7329/oficio_196_2018_-_convida_o_presidente_dos_ambu_1rBeZBT.pdf</t>
   </si>
   <si>
     <t>Convite para participar de Reunião para tratar do Projeto de Lei Substitutivo nº 01 ao Projetos de Leis nº 68/2018, será realizada na próxima terça-feira, dia 27 de novembro do corrente ano às 9:00 horas.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7330/oficio_197-2018-_cdl.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7330/oficio_197-2018-_cdl.pdf</t>
   </si>
   <si>
     <t>Convite para participar de Reunião para tratar dos Projetos de Leis Substitutivos nº 01 e 02 aos Projetos de Leis no 67 e 68/2018.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7331/oficio_198-2018-_acini.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7331/oficio_198-2018-_acini.pdf</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7344/oficio_199-2018_-_resposta_ao_oficio_no_422-201_hwJsEQ8.zip</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7344/oficio_199-2018_-_resposta_ao_oficio_no_422-201_hwJsEQ8.zip</t>
   </si>
   <si>
     <t>Resposta ao Ofício no 422/2018/PJ/ITP, que dispõe sobre o pedido de esclarecimentos de uma Notícia de Fato, de suposta prática de irregularidade na regulamentação e concessão de diárias, no âmbito da Câmara Municipal de Itapoá. Ref.: Notícia de Fato no 01.2018.00018933-1.</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7337/oficio_200_2018-_remanejamento_de_dotacao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7337/oficio_200_2018-_remanejamento_de_dotacao.pdf</t>
   </si>
   <si>
     <t>Solicito remanejamento das seguintes dotações orçamentárias.</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7335/oficio_201-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7335/oficio_201-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposição. - Projeto de Lei nº. 86/2018; Requerimento n°. 55/2018; Requerimento nº. 56/2018; Requerimento nº. 57/2018;  Indicação nº 170/2018; 171/2018; 172/2018; 173/2018; 174/2018; 175/2018; 176/2018; 177/2018; 178/2018 e 179/2018;</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7345/oficio_202-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7345/oficio_202-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposição;  Projeto de Lei nº. 85/2018; Emenda Legislativa nº 65/2018 ao Projeto de Lei nº. 85/2018;  Projeto de Lei nº. 92/2018;  Emenda Legislativa nº 66/2018 ao Projeto de Lei nº. 92/2018;  Emenda Legislativa nº 67/2018 ao Projeto de Lei nº. 92/2018;  Projeto de Lei nº. 94/2018;  Projeto de Lei Substitutivo nº. 03/2018; Emenda Legislativa nº 64/2018 ao Projeto de Lei Substitutivo nº. 03/2018; e, Requerimento nº. 58/2018.</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7356/oficio_203-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7356/oficio_203-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposição: Emenda Legislativa nº 68/2018 ao Projeto de Lei nº. 92/2018.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7371/oficio_204-2018-a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7371/oficio_204-2018-a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposições.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7376/oficio_205-2018_balancete__novembro_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7376/oficio_205-2018_balancete__novembro_2018.pdf</t>
   </si>
   <si>
     <t>Disponibilidade balancete de novembro de 2018</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7387/206__resgate_aplicacao_financeira.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7387/206__resgate_aplicacao_financeira.pdf</t>
   </si>
   <si>
     <t>Resgate de aplicação financeira</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7386/oficio_207_2018_-_convocacao_para_17a_reuniao_e_yHv62hD.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7386/oficio_207_2018_-_convocacao_para_17a_reuniao_e_yHv62hD.pdf</t>
   </si>
   <si>
     <t>Convocação de reunião extraordinária a qual realizar-se-á no dia 20 de dezembro de 2018 (quinta-feira), com início às 09h00min.</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7389/oficio_208_2018_-_convocacao_para_18a_reuniao_e_DDmZg78.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7389/oficio_208_2018_-_convocacao_para_18a_reuniao_e_DDmZg78.pdf</t>
   </si>
   <si>
     <t>convocação de reunião extraordinária a qual realizar-se-á no dia 22 de dezembro de 2018 (sábado), com início às 11h30min</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7395/oficio_209_2018_a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7395/oficio_209_2018_a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei nº. 66/2018 - o qual foi aprovado no dia 20 de dezembro de 2018 com suas emendas.</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7396/oficio_210_2018_-_a_pmi_encaminha_proposicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7396/oficio_210_2018_-_a_pmi_encaminha_proposicao.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposições;  - Projeto de Lei Complementar nº. 20/2018 - Projeto de Lei Substitutivo nº. 02/2018 ao Projeto de Lei nº 67/2018 -_x000D_
 - Projeto de Lei Complementar nº. 22/2018 - Emenda Legislativa nº 82/2018 ao Projeto de Lei Complementar nº. 22/2018 -  Emenda Legislativa nº 83/2018 ao Projeto de Lei Complementar nº. 22/2018 -  Projeto de Lei nº. 48/2018 - o qual foi aprovado no dia 20 de dezembro de 2018,  Projeto de Lei nº. 90/2018 - o qual foi aprovado no dia 20 de dezembro de 2018,  Emenda Legislativa nº 76/2018 ao Projeto de Lei Complementar nº. 22/2018 -  Emenda Legislativa nº 77/2018 ao Projeto de Lei Complementar nº. 22/2018 - Emenda Legislativa nº 78/2018 ao Projeto de Lei Complementar nº. 22/2018 -  Emenda Legislativa nº 79/2018 ao Projeto de Lei Complementar nº. 22/2018 -</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2019/7397/oficio_211-2018_-_osni_pr_-_convocacao_para_ass_f50Dp8P.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2019/7397/oficio_211-2018_-_osni_pr_-_convocacao_para_ass_f50Dp8P.pdf</t>
   </si>
   <si>
     <t>Convocação para assumir a vaga de vereador Sr. Osni Ocker</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Encaminhamento de proposições;  Projeto de Lei no. 89/2018 - o qual foi aprovado no dia 22 de dezembro de 2018.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7400/oficio_213-2018-__devolucao_das_sobras_de_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7400/oficio_213-2018-__devolucao_das_sobras_de_2018.pdf</t>
   </si>
   <si>
     <t>Devolução financeira do ano de 2018.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6644/6644_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6644/6644_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL N°.99/2017, QUE DISPÕE SOBRE A DIVULGAÇÃO DA ESCALA DE PLANTÕES MÉDICOS NO PRONTO ATENDIMENTO 24 HORAS NO ÂMBITO DO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6645/6645_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6645/6645_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL N°.08/2018, QUE INSTITUI O PRÊMIO &amp;#8220;MULHER DESTAQUE&amp;#8221;DE ITAPOÁ.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>CESA - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, COSP - COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6773/6773_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6773/6773_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL N°.10/2018, QUE ALTERA A LEI MUNICIPAL N° 188, DE 24 DE JUNHO DE 2008, QUE DISPÕE SOBRE O PROGRAMA COMUNITÁRIO DE OBRAS E MELHORAMENTOS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6774/6774_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6774/6774_texto_integral.pdf</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6775/6775_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6775/6775_texto_integral.pdf</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6776/6776_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6776/6776_texto_integral.pdf</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6815/6815_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6815/6815_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI MUNICIPAL N°.2/2018, QUE ALTERA LEI MUNICIPAL N° 727, DE 28 DE SETEMBRO DE 2017, QUE AUTORIZA O MUNICÍPIO DE ITAPOÁ A CONCEDER SUBVENÇÃO SOCIAL POR MEIO DE CONVÊNIO VISANDO FIRMAR PARCERIA EM PROL DA PRESTAÇÃO DE SERVIÇOS ASSISTENCIAIS À SAÚDE NA UNIDADE DE PRONTO ATENDIMENTO 24 HORAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6816/6816_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6816/6816_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE RESOLUÇÃO N°.2/2018, QUE ALTERA A RESOLUÇÃO Nº 09/2014, QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ITAPOÁ/SC, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CESA - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA, COSP - COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6846/6846_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6846/6846_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 09/2018, TIPO: ADITIVA Nº 01/2018 AO PROJETO DE LEI COMPLEMENTAR Nº 06/2018, QUE ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 018, DE 28 DE DEZEMBRO DE 2007, QUE CRIA O CARGO DE AGENTE COMUNITÁRIO DE SAÚDE, DE PROVIMENTO TEMPORÁRIO E SUJEITO A REGIME ESTATUTÁRIO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6870/6870_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6870/6870_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 10/2018, TIPO: MODIFICATIVA Nº 01/2018 AO PROJETO DE LEI Nº 26/2018 - DENOMINA VIA PÚBLICA COMO "RUA CENTENÁRIO", NO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6871/6871_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6871/6871_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 11/2018, TIPO: SUPRESSIVA Nº 01/2018 AO PROJETO DE LEI Nº 14/2018 - DISPÕE SOBRE AS CONDUTAS A SEREM OBSERVADAS COM RELAÇÃO AOS CEMITÉRIOS NO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6904/6904_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6904/6904_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 12/ 2018 DO TIPO: ADITIVA N°. 01 /2018 AO PROJETO DE LEI MUNICIPAL N°. 27/2018,QUE DISPÕE SOBRE A DIVULGAÇÃO DA ESCALA DE PLANTÕES MÉDICOS NO PRONTO ATENDIMENTO 24 HORAS, NO ÂMBITO DO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
     <t>Caldeira, Edinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6958/6958_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6958/6958_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 13/2018 DO TIPO MODIFICATIVA N°. 01/2018, AO PROJETO DE LEI COMPLEMENTAR N°. 11/2018, QUE DISPÕE SOBRE A UTILIZAÇÃO DOS DEPÓSITOS JUDICIAIS E ADMINISTRATIVOS, TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, REALIZADOS EM PROCESSOS VINCULADOS AO PODER JUDICIÁRIO DO ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6973/6973_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6973/6973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA LEGISLATIVA Nº. 14/2018 DO TIPO MODIFICATIVA 01/2018 AO PROJETO DE LEI Nº. 36/2018, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES POR ANULAÇÃO PARCIAL DE DOTAÇÃO. </t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
     <t>Caldeira, Jefinho</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6999/6999_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6999/6999_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 15/ 2018 DO TIPO: SUPRESSIVA N°. 01 /2018 AO PROJETO DE LEI N°. 42/2018, QUE INSTITUI COMO AGOSTO LARANJA, A TERCEIRA SEMANA DO MÊS DE AGOSTO E O INSERE NO CALENDÁRIO OFICIAL DE EVENTOS NO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6998/6998_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6998/6998_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 16/ 2018 DO TIPO: MODIFICATIVA N°. 01 /2018, AO PROJETO DE LEI MUNICIPAL N°. 30/2018, QUE  FIXA O ÍNDICE DA REVISÃO GERAL ANUAL DAS REMUNERAÇÕES DE TODOS OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPOÁ/SC E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7000/7000_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7000/7000_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 17/ 2018 DO TIPO: MODIFICATIVA N°. 01 /2018 AO PROJETO DE LEI MUNICIPAL N°. 40/2018, QUE CONCEDE REAJUSTE DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ITAPOÁ/SC</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7047/7047_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7047/7047_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 18/2018, TIPO: MODIFICATIVA Nº 01/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7048/7048_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7048/7048_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 19/2018, TIPO: MODIFICATIVA Nº 02/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7049/7049_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7049/7049_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 20/2018, TIPO: MODIFICATIVA Nº 03/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7050/7050_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7050/7050_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 21/2018, TIPO: MODIFICATIVA Nº 04/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7051/7051_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7051/7051_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 22/2018, TIPO: MODIFICATIVA Nº 05/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7052/7052_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7052/7052_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 23/2018, TIPO: MODIFICATIVA Nº 06/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7053/7053_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7053/7053_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 24/2018, TIPO: MODIFICATIVA Nº 07/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7054/7054_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7054/7054_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 25/2018, TIPO: MODIFICATIVA Nº 08/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7055/7055_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7055/7055_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 26/2018, TIPO: MODIFICATIVA Nº 09/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7056/7056_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7056/7056_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 27/2018, TIPO: MODIFICATIVA Nº 10/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7057/7057_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7057/7057_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 28/2018, TIPO: MODIFICATIVA Nº 11/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7058/7058_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7058/7058_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 29/2018, TIPO: MODIFICATIVA Nº 12/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7059/7059_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7059/7059_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 30/2018, TIPO: MODIFICATIVA Nº 13/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7060/7060_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7060/7060_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 31/2018, TIPO: MODIFICATIVA Nº 14/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7061/7061_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7061/7061_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 32/2018, TIPO: MODIFICATIVA Nº 15/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7062/7062_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7062/7062_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 33/2018, TIPO: MODIFICATIVA Nº 16/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7063/7063_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7063/7063_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 34/2018, TIPO: MODIFICATIVA Nº 17/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7064/7064_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7064/7064_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 35/2018, TIPO: MODIFICATIVA Nº 18/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7065/7065_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7065/7065_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 36/2018, TIPO: MODIFICATIVA Nº 19/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7066/7066_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7066/7066_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 37/2018, TIPO: MODIFICATIVA Nº 20/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7067/7067_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7067/7067_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 38/2018, TIPO: MODIFICATIVA Nº 21/2018 AO PROJETO DE LEI Nº 46/2018, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7079/7079_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7079/7079_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 39/ 2018 TIPO: MODIFICATIVA N°. 22 /2018 AO PROJETO DE LEI MUNICIPAL N°. 46/2018 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7080/7080_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7080/7080_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 40/ 2018 TIPO: MODIFICATIVA N°. 23 /2018 AO PROJETO DE LEI MUNICIPAL N°. 46/2018 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7123/7123_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7123/7123_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 41/2018, TIPO: MODIFICATIVA Nº 01/2018 AO PROJETO DE LEI COMPLEMENTAR Nº 17/2018, QUE DISPÕE SOBRE O SISTEMA MUNICIPAL DE CONVERSÃO FLORESTAL (SIMFLOR) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7174/emenda-42-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7174/emenda-42-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 42/2018, TIPO MODIFICATIVA Nº 01/2018 AO PROJETO DE LEI Nº 67/2018, QUE PADRONIZA A CONSTRUÇÃO DE QUIOSQUES NO TRECHO DA ORLA MARÍTIMA DENTRO DOS LIMITES DO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7175/emenda-43-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7175/emenda-43-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA Nº 43/2018, TIPO MODIFICATIVA Nº 01/2018 AO PROJETO DE LEI Nº 68/2018, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À CONCESSÃO OU PERMISSÃO DE USO DE QUIOSQUES NO TRECHO DA ORLA MARÍTIMA DENTRO DOS LIMITES DO MUNICÍPIO DE ITAPOÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7224/emenda_legislativa_44-2018_ao_tipo-_supressiva__w9pA1z2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7224/emenda_legislativa_44-2018_ao_tipo-_supressiva__w9pA1z2.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 44/ 2018; TIPO: SUPRESSIVA N°. 01 /2018; AO PROJETO DE LEI N°. 61/2018- INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA, ATRAVÉS DE REGULAMENTAÇÃO PELO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
     <t>Partido da República</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7231/emenda_legislativa_45-2018_ao_tipo-_supressiva__zXkeVcj.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7231/emenda_legislativa_45-2018_ao_tipo-_supressiva__zXkeVcj.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 45/2018 Tipo Supressiva n°. 01/2018 ao projeto de lei n°. 84/2018</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7232/emenda_legislativa_46-2018_ao_tipo-_modificativ_HTNmt38.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7232/emenda_legislativa_46-2018_ao_tipo-_modificativ_HTNmt38.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 46/2018 Tipo modificativa n°. 01/2018 ao projeto de lei n°. 84/2018</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7233/emenda_legislativa_47-2018_ao_tipo-_modificativ_pRK5bqW.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7233/emenda_legislativa_47-2018_ao_tipo-_modificativ_pRK5bqW.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n° 47/2018 Tipo modificativa nº 01/2018 ao projeto de lei n° 61/2018</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7244/emenda_legislativa_48-2018_ao_tipo-_aditiva_01-_ZOOiyLB.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7244/emenda_legislativa_48-2018_ao_tipo-_aditiva_01-_ZOOiyLB.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 48/2018 Tipo: Aditiva nº 01/2018 ao Projeto de Lei nº 55/2018</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7285/emenda_legislativa_n._49-2018_-_01_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7285/emenda_legislativa_n._49-2018_-_01_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 49/2018, Tipo: Aditiva nº 01/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício_x000D_
 financeiro 2019.</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7299/emenda_legislativa_n._50-2018_-_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7299/emenda_legislativa_n._50-2018_-_.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa no 50/2018, Tipo: Aditiva no 02/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício financeiro de 2019</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7279/emenda_legislativa_n._51-2018_-_03_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7279/emenda_legislativa_n._51-2018_-_03_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 51/2018, Tipo: Aditiva nº 03/2018 ao Projeto de Lei Municipal nº 66/2018   Estima receita e fixa despesa para o exercício financeiro 2019.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7288/emenda_legislativa_n._52-2018_-_04_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7288/emenda_legislativa_n._52-2018_-_04_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa nº  52/2018, Tipo: Aditiva nº 04/2018 ao Projeto de Lei Municipal nº  66/2018  Estima receita e fixa despesa para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7289/emenda_legislativa_n._53-2018_-_05_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7289/emenda_legislativa_n._53-2018_-_05_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa no 53/2018, Tipo: Aditiva no 05/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7290/emenda_legislativa_n._54-2018_-_06_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7290/emenda_legislativa_n._54-2018_-_06_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa no 54/2018, Tipo: Aditiva no 06/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7300/emenda_legislativa_n._55-2018_-.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7300/emenda_legislativa_n._55-2018_-.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa no 55/2018, Tipo: Aditiva no 07/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício financeiro de 2019</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7280/emenda_legislativa_n._56-2018_-_08_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7280/emenda_legislativa_n._56-2018_-_08_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 56/2018, Tipo: Modificativa  nº 01/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício_x000D_
 financeiro 2019.</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7281/emenda_legislativa_n._57-2018_-_09_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7281/emenda_legislativa_n._57-2018_-_09_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 57/2018, Tipo: Modificativa no 02/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício_x000D_
 financeiro 2019.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7282/emenda_legislativa_n._58-2018_-_10_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7282/emenda_legislativa_n._58-2018_-_10_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 58/2018, Tipo: Modificativa no 03/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício_x000D_
 financeiro 2019.</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7283/emenda_legislativa_n._59-2018_-_11_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7283/emenda_legislativa_n._59-2018_-_11_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 59/2018, Tipo: Modificativa no 04/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício_x000D_
 financeiro 2019.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7284/emenda_legislativa_n._60-2018_-_12_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7284/emenda_legislativa_n._60-2018_-_12_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 60/2018, Tipo: Modificativa no 05/2018 ao Projeto de Lei Municipal no 66/2018 Estima receita e fixa despesa para o exercício_x000D_
 financeiro 2019.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7301/emenda_legislativa_61-2018_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7301/emenda_legislativa_61-2018_.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa nº. 61/2018 Tipo: Supressiva nº. 01/2018 ao Projeto de Lei Substitutivo nº. 01/2018 ao Projeto de Lei nº  68/2018 ; Autoriza o Poder Executivo Municipal a proceder à concessão ou permissão de uso de quiosques no trecho da orla marítima, dentro dos limites do município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7302/emenda_legislativa_62-2018_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7302/emenda_legislativa_62-2018_.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa nº. 62/2018 Tipo: Aditiva nº. 01/2018 ao Projeto de Lei Substitutivo nº. 01/2018 ao Projeto de Lei nº  68/2018 ; Autoriza o Poder Executivo Municipal a proceder à concessão ou permissão de uso de quiosques no trecho da orla marítima, dentro dos limites do município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7303/emenda_legislativa_63-2018_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7303/emenda_legislativa_63-2018_.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa nº. 63/2018 Tipo: Aditiva nº. 02/2018 ao Projeto de Lei Substitutivo nº. 01/2018 ao Projeto de Lei nº  68/2018 ; Autoriza o Poder Executivo Municipal a proceder à concessão ou permissão de uso de quiosques no trecho da orla marítima, dentro dos limites do município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7327/emenda_64-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7327/emenda_64-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 64/ 2018  TIPO: MODIFICATIVA N°. 01 /2018  AO PROJETO DE LEI SUBSTITUTIVO N°. 03/2018 AO PROJETO DE LEI Nº 19/2018 INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO ÀS DROGAS NO MUNICÍPIO DE ITAPOÁ-SC. Modifica o Artigo 2º do Projeto de Lei Substitutivo nº 03/2018 ao Projeto de Lei nº._x000D_
 19/2018, que passara a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7328/emenda_65-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7328/emenda_65-2018.pdf</t>
   </si>
   <si>
     <t>EMENDA LEGISLATIVA N°. 65/ 2018  TIPO: MODIFICATIVA N°. 01 /2018 PROJETO DE LEI Nº 85/2018 INSTITUI O MÊS DE ABRIL COMO MÊS DA PREVENÇÃO A CRUELDADE CONTRA ANIMAIS DEDICADO A REALIZAÇÃO DE CAMPANHAS DE CONSCIENTIZAÇÃO SOBRE A CAUSA ANIMAL.  Modifica o Caput e os Artigos 1º e 2º do Projeto de Lei nº. 85/2018, que passarão a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7339/5-emenda_legislativa_66-2018_tipo-_supressiva_0_qJXTrbb.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7339/5-emenda_legislativa_66-2018_tipo-_supressiva_0_qJXTrbb.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 66/2018 Tipo: Supressiva n°. 01/2018 ao Projeto de Lei nº 92/2018.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7340/5-emenda_legislativa_67-2018_tipo-_modificativa_UkROpeD.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7340/5-emenda_legislativa_67-2018_tipo-_modificativa_UkROpeD.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 67/2018 Tipo: Modificativa n°. 01/2018 ao Projeto de Lei nº 92/2018.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7341/emenda_legislativa_68-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7341/emenda_legislativa_68-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa nº 68 Modificativa nº. 02/2018 ao Projeto de Lei nº  92/2018.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7342/5-emenda_legislativa_69-2018_tipo-_aditiva_03-2_obkhNMu.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7342/5-emenda_legislativa_69-2018_tipo-_aditiva_03-2_obkhNMu.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 69/2018, Tipo: Aditiva n°. 03/2018 ao Projeto de Lei Substitutivo nº 01/2018 ao  Projeto de Lei nº. 68/2018.</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7346/emenda_legislativa_n._70-2018_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7346/emenda_legislativa_n._70-2018_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa nº 70/2018: Tipo: Aditiva n° 08/2018 ao  Projeto de Lei Municipal n° 66/2018</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7347/emenda_legislativa_n._71-2018_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7347/emenda_legislativa_n._71-2018_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n° 71/2018, Tipo: Aditiva n° 09/2018 ao  Projeto de  Lei Municipal n° 66/2018.</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7354/emenda_legislativa_n._72-2018_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7354/emenda_legislativa_n._72-2018_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n° 72/2018, Tipo: Modificativa n° 06/2018 ao Projeto de Lei Municipal n° 66/2018.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7355/emenda_legislativa_n._73-2018_ao_pl_66-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7355/emenda_legislativa_n._73-2018_ao_pl_66-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n° 73/2018, Tipo: Modificativa n°. 07/2018 ao Projeto de Lei Municipal n° 66/2018.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7348/emenda_legislativa_n._74-2018__ao_pr_10-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7348/emenda_legislativa_n._74-2018__ao_pr_10-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n° 74/2018, Tipo: Modificativa n°. 01/2018 ao Projeto de  Resolução nº 10/2018.</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7349/emenda_legislativa_n._75-2018__ao_pr_10-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7349/emenda_legislativa_n._75-2018__ao_pr_10-2018.pdf</t>
   </si>
   <si>
     <t>Emenda  Legislativa n° 75/2018, Tipo: Modificativa n° 02/2018 ao Projeto de Resolução n° 10/2018</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7350/emenda_legislativa_n._76-2018__ao_pl_90-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7350/emenda_legislativa_n._76-2018__ao_pl_90-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n° 76/2018, Tipo: Supressiva n° 01/2018 ao Projeto de Lei n° 90/2018.</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7351/emenda_legislativa_n._77-2018__ao_pl_90-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7351/emenda_legislativa_n._77-2018__ao_pl_90-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 77/2018, Tipo:  Aditiva n° 01/2018 ao Projeto de Lei nº 90/2018.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7352/emenda_legislativa_n._78-2018__ao_pl_90-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7352/emenda_legislativa_n._78-2018__ao_pl_90-2018.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n° 78/2018, Tipo: Aditiva n° 02/2018 ao Projeto de Lei n° 90/2018.</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7353/emenda_legislativa_n._79-2018__ao_pl_90-2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7353/emenda_legislativa_n._79-2018__ao_pl_90-2018.pdf</t>
   </si>
   <si>
     <t>Emenda  Legislativa n° 79/2018, Tipo: Modificativa n° 01/2018 ao Projeto de Lei n° 90/2018.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7367/emenda_legislativa_80-2018_ao_tipo-_modificativ_PVv4yS9.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7367/emenda_legislativa_80-2018_ao_tipo-_modificativ_PVv4yS9.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa nº. 80/2018 Tipo: Modificativa nº 01/2018 ao Projeto de Lei Substitutivo nº 01/2018 ao Projeto de Lei nº 68/2018</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7368/emenda_legislativa_81-2018_ao_tipo-_aditiva_04-_VeuLCoP.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7368/emenda_legislativa_81-2018_ao_tipo-_aditiva_04-_VeuLCoP.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa nº 81/2018 Tipo: Aditiva nº 04/2018 ao Projeto de Lei Substitutivo nº 01/2018 ao Projeto de Lei nº 68/2018</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7372/emenda_legislativa_82-2018_tipo-_modificativa_0_q8PipGN.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7372/emenda_legislativa_82-2018_tipo-_modificativa_0_q8PipGN.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 82/2018 Tipo: Modificativa n°. 01/2018 ao Projeto de Lei Complementar nº 22/2018.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7373/emenda_legislativa_83-2018_tipo-_aditiva_01-201_9TKZZNV.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7373/emenda_legislativa_83-2018_tipo-_aditiva_01-201_9TKZZNV.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 83/2018 Tipo: Aditiva n°. 01/2018 ao Projeto de Lei Complementar nº 22/2018.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7391/emenda_legislativa_n._84-2018_aditiva_no_10_ao__qBv7sY4.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7391/emenda_legislativa_n._84-2018_aditiva_no_10_ao__qBv7sY4.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 84/2018,  Tipo: Aditiva n°. 10/2018  ao Projeto de Lei Municipal nº 66/2018</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7392/emenda_legislativa_n._85-2018_aditiva_no_11_ao__5DHTWRq.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7392/emenda_legislativa_n._85-2018_aditiva_no_11_ao__5DHTWRq.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 85/2018,  Tipo: Aditiva n°. 11/2018  ao Projeto de Lei Municipal nº 66/2018</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7393/emenda_legislativa_n._86-2018_aditiva_no_12_ao__zfXn5V5.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7393/emenda_legislativa_n._86-2018_aditiva_no_12_ao__zfXn5V5.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 86/2018,  Tipo: Aditiva n°. 12/2018  ao Projeto de Lei Municipal nº 66/2018</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7394/emenda_legislativa_n._87-2018_aditiva_no_13_ao__RdIfCgl.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7394/emenda_legislativa_n._87-2018_aditiva_no_13_ao__RdIfCgl.pdf</t>
   </si>
   <si>
     <t>Emenda Legislativa n°. 87/2018, Tipo: Aditiva nº  13/2018 ao Projeto de Lei Municipal n°. 66/2018</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Subemenda legislativa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7366/subemenda_legislativa_01-2018_ao_tipo-_modifica_3ivNkRu.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7366/subemenda_legislativa_01-2018_ao_tipo-_modifica_3ivNkRu.pdf</t>
   </si>
   <si>
     <t>Subemenda  Legislativa n°. 01/2018 Tipo: Modificativa n°. 01/2018 a Emenda Legislativa nº 80/2018  ao o  Projeto de Lei  Substitutivo n°. 01/2018 ao Projeto de  Lei nº  68/2018</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>PCCLJ</t>
   </si>
   <si>
     <t>Parecer contrário da Comissão Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6663/6663_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6663/6663_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO À EMENDA LEGISLATIVA Nº 01/2018 AO PROJETO DE LEI Nº 99/2017, QUE DISPÕE SOBRE A DIVULGAÇÃO DA ESCALA DE PLANTÕES MÉDICOS NO PRONTO ATENDIMENTO 24 HORAS NO ÂMBITO DO MUNICÍPIO DE ITAPOÁ/SC.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata das Reuniões Ordinárias e Extraordinárias</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6648/6648_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6648/6648_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 01/2018 DA 1ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 05 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6649/6649_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6649/6649_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 02/2018 DA 2ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO_x000D_
 DA 8ª LEGISLATURA EM 16 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6628/6628_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6628/6628_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 03/2018 DA 3ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO_x000D_
 DA 8ª LEGISLATURA EM 19 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6668/6668_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6668/6668_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 04/2018 DA 1ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª_x000D_
 LEGISLATURA EM 05 DE FEVEREIRO DE 2018</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6669/6669_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6669/6669_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 05/2018 DA 4ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 08 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>ATA Nº 06/2018 DA 2ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 19 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7512/ata_no_07_2018_da_3a_reuniao_ordinaria_26_02_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7512/ata_no_07_2018_da_3a_reuniao_ordinaria_26_02_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 07/2018 DA 3ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 26 DE FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6768/6768_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6768/6768_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 08/2018 DA 4ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 05 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6765/6765_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6765/6765_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 09/2018 DA 5ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 05 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7661/ata_no_10_2018_da_6a_reuniao_ordinaria_19_03_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7661/ata_no_10_2018_da_6a_reuniao_ordinaria_19_03_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 10/2018 DA 6ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 19 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6866/6866_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6866/6866_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 11/2018 DA 7ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 26 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7513/ata_no_12_2018_da_8a_reuniao_ordinaria_02_04_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7513/ata_no_12_2018_da_8a_reuniao_ordinaria_02_04_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 12/2018 DA 8ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 02 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7514/ata_no_13_2018_da_9a_reuniao_ordinaria_09_04_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7514/ata_no_13_2018_da_9a_reuniao_ordinaria_09_04_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 13/2018 DA 9ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 09 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6867/6867_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6867/6867_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 14/2018 DA 10ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 16 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7276/ata_no_15_2018_da_5a_reuniao_extraordinaria_20_04_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7276/ata_no_15_2018_da_5a_reuniao_extraordinaria_20_04_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 15/2018 DA 5ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 20 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7277/ata_no_16_2018_da_11a_reuniao_ordinaria_23_04_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7277/ata_no_16_2018_da_11a_reuniao_ordinaria_23_04_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 16/2018 DA 11ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 23 DE ABRIL DE 2018</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6912/6912_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6912/6912_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 17/2018 DA 12ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 07 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6913/6913_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6913/6913_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 18/2018 DA 6ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 10 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6914/6914_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6914/6914_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 19/2018 DA 13ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 14 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6915/6915_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6915/6915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 20/2018 DA 7ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 18 DE MAIO DE 2018</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6989/6989_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6989/6989_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 21/2018 DA 14ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 21 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7515/ata_no_23_2018_da_15a_reuniao_ordinaria_28_05_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7515/ata_no_23_2018_da_15a_reuniao_ordinaria_28_05_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 23/2018 DA 15ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 28 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7516/ata_no_24_2018_da_16a_reuniao_ordinaria_21_05_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7516/ata_no_24_2018_da_16a_reuniao_ordinaria_21_05_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 24/2018 DA 16ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 04 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6963/6963_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6963/6963_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 25/2018 DA 17ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª_x000D_
 LEGISLATURA EM 11 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7517/ata_26.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7517/ata_26.pdf</t>
   </si>
   <si>
     <t>ATA Nº 26/2018 DA 18ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 18 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6988/6988_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6988/6988_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 27/2018 DA 19ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 25 DE JUNHO DE 2018.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7019/7019_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7019/7019_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 28/2018 DA 20ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 02 DE JULHO DE 2018</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7020/7020_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7020/7020_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 29/2018 DA 9ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 05 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7092/7092_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7092/7092_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 30/2018 DA 21ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 09 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7093/7093_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7093/7093_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 31/2018 DA 10ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 13 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7518/ata_32.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7518/ata_32.pdf</t>
   </si>
   <si>
     <t>ATA Nº 32/2018 DA 22ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 16 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7519/ata_33.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7519/ata_33.pdf</t>
   </si>
   <si>
     <t>ATA Nº 33/2018 DA 11ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 20 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7520/ata_34.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7520/ata_34.pdf</t>
   </si>
   <si>
     <t>ATA Nº 34/2018 DA 12ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 24 DE JULHO DE 2018</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7094/7094_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7094/7094_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 35/2018 DA 23ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 06 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7089/7089_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7089/7089_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 36/2018 DA 24ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 13 DE AGOSTO DE 2018</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7090/7090_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7090/7090_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 37/2018 DA 25ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª_x000D_
 LEGISLATURA EM 20 DE AGOSTO DE 2018</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7091/7091_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7091/7091_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 38/2018 DA 13ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 23 DE AGOSTO DE 2018.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7126/7126_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7126/7126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 39/2018 DA 26ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 27 DE AGOSTO DE 2018</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7127/7127_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7127/7127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 40/2018 DA 27ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 03 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7128/7128_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7128/7128_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 41/2018 DA 28ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 10 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7166/7166_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7166/7166_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 42/2018 DA 29ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 17 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7167/7167_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7167/7167_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 43/2018 DA 14ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 20 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7225/ata_no_44_2018_da_30a_reuniao_ordinaria_24_09_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7225/ata_no_44_2018_da_30a_reuniao_ordinaria_24_09_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 44/2018 DA 30ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 24 DE SETEMBRO DE 2018</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7226/ata_no_45_2018_da_31a_reuniao_ordinaria_01_10_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7226/ata_no_45_2018_da_31a_reuniao_ordinaria_01_10_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 45/2018 DA 31ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 1º DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7227/ata_no_46_2018_da_32a_reuniao_ordinaria_08_10_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7227/ata_no_46_2018_da_32a_reuniao_ordinaria_08_10_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 46/2018 DA 32ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 8 DE OUTUBRO DE 2018</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7404/ata_no_47_2018_da_33a_reuniao_ordinaria_15_10_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7404/ata_no_47_2018_da_33a_reuniao_ordinaria_15_10_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 47/2018 DA 33ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 15 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7405/ata_no_48_2018_da_34a_reuniao_ordinaria_22_10_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7405/ata_no_48_2018_da_34a_reuniao_ordinaria_22_10_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 48/2018 DA 34ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 22 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7406/ata_no_49__2018_da_14a_reuniao_extraordinaria_2_aWqgALK.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7406/ata_no_49__2018_da_14a_reuniao_extraordinaria_2_aWqgALK.pdf</t>
   </si>
   <si>
     <t>ATA Nº 49/2018 DA 15ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 26 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7275/ata_no_50_2018_da_35a_reuniao_ordinaria_29_10_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7275/ata_no_50_2018_da_35a_reuniao_ordinaria_29_10_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 50/2018 DA 35ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 29 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7521/ata_51.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7521/ata_51.pdf</t>
   </si>
   <si>
     <t>ATA No 51/2018 DA 36a REUNIÃO ORDINÁRIA DO 2o ANO LEGISLATIVO DA 8a LEGISLATURA EM 05 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7369/ata_no_52_2018_da_37a.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7369/ata_no_52_2018_da_37a.pdf</t>
   </si>
   <si>
     <t>ATA Nº 52/2018 DA 37ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 12 DE NOVEMBRO DE 2018</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7370/ata_no_53_2018_da_38a_reuniao_ordinaria_19_11_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7370/ata_no_53_2018_da_38a_reuniao_ordinaria_19_11_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 53/2018 DA 38ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 19 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7409/ata_no_54_2018_da_39a_reuniao_ordinaria_26_11_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7409/ata_no_54_2018_da_39a_reuniao_ordinaria_26_11_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 54/2018 DA 39ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 26 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7407/ata_no_55_2018_da_40a_reuniao_ordinaria_03_12_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7407/ata_no_55_2018_da_40a_reuniao_ordinaria_03_12_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 55/2018 DA 40ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 03 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7408/ata_no_56_2018_da_16a_reuniao_extraordinaria_03_12_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7408/ata_no_56_2018_da_16a_reuniao_extraordinaria_03_12_2018.pdf</t>
   </si>
   <si>
     <t>ATA Nº 56/2018 DA 16ª REUNIÃO EXTRAORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 03 DE DEZEMBRO DE 2018</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7511/ata_57.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7511/ata_57.pdf</t>
   </si>
   <si>
     <t>ATA No 57/2018 DA 41a REUNIÃO ORDINÁRIA DO 2o ANO LEGISLATIVO DA 8a LEGISLATURA EM 10 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7401/ata_no_58_2018_da_42a_reuniao_ordinaria_-17_12_2018-.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7401/ata_no_58_2018_da_42a_reuniao_ordinaria_-17_12_2018-.pdf</t>
   </si>
   <si>
     <t>ATA Nº 58/2018 DA 42ª REUNIÃO ORDINÁRIA DO 2º ANO LEGISLATIVO DA 8ª LEGISLATURA EM 17 DE DEZEMBRO DE 2018</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
     <t>ATAC</t>
   </si>
   <si>
     <t>Ata das Comissões Permanentes</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8235/ata_01-2018_-_comissoes_permanentes__05-01-2018_extraordinaria_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8235/ata_01-2018_-_comissoes_permanentes__05-01-2018_extraordinaria_.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 01/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8234/ata_02-2018_-_comissoes_permanentes__18-01-2018_extraordinaria_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8234/ata_02-2018_-_comissoes_permanentes__18-01-2018_extraordinaria_.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 02/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8233/ata_03-2018_-_comissoes_permanentes__06-02-2018_ordinaria_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8233/ata_03-2018_-_comissoes_permanentes__06-02-2018_ordinaria_.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 03/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6690/6690_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6690/6690_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 04/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6721/6721_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6721/6721_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 05/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8232/ata_06-2018_-_comissoes_permanentes__06-03-2018_ordinaria_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8232/ata_06-2018_-_comissoes_permanentes__06-03-2018_ordinaria_.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 06/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6763/6763_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6763/6763_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 07/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6767/6767_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6767/6767_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 08/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6790/6790_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6790/6790_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 09/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6789/6789_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6789/6789_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 10/2018 DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8231/ata_11-2018_-_comissoes_permanentes__03-04-2018_ordinaria.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8231/ata_11-2018_-_comissoes_permanentes__03-04-2018_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 11/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8230/ata_12-2018_-_comissoes_permanentes__05-04-2018_extraordinaria.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8230/ata_12-2018_-_comissoes_permanentes__05-04-2018_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 12/2018 DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6823/6823_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6823/6823_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 13/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6837/6837_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6837/6837_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 14/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6838/6838_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6838/6838_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 15/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6863/6863_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6863/6863_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 16/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6884/6884_texto_integral.odt</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6884/6884_texto_integral.odt</t>
   </si>
   <si>
     <t>ATA Nº. 17/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6899/6899_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6899/6899_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 18/2018 DA REUNIÃO DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6900/6900_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6900/6900_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 19/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6948/6948_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6948/6948_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA Nº. 20/2018 - REUNIÃO DA COMISSÃO DE ORÇAMENTO E FINANÇAS_x000D_
 </t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6949/6949_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6949/6949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA Nº. 21/2018 - REUNIÃO DA COMISSÃO DE ORÇAMENTO E FINANÇAS_x000D_
 </t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6932/6932_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6932/6932_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 22/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6933/6933_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6933/6933_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 23/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6934/6934_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6934/6934_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 24/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6961/6961_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6961/6961_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 26/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8229/ata_26-2018_-_comissoes_permanentes__12-06-2018_ordinaria.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8229/ata_26-2018_-_comissoes_permanentes__12-06-2018_ordinaria.pdf</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7023/7023_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7023/7023_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 27/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6987/6987_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6987/6987_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 28/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7005/7005_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7005/7005_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 29/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7034/7034_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7034/7034_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 30/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7035/7035_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7035/7035_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 31/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7036/7036_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7036/7036_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 32/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7037/7037_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7037/7037_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 33/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7071/7071_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7071/7071_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 34/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7072/7072_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7072/7072_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 35/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7108/7108_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7108/7108_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 36/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7107/7107_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7107/7107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 37/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7120/7120_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7120/7120_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 38/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7129/7129_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7129/7129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 39/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7152/7152_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7152/7152_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 40/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7206/ata_41-2018_-_comissoes_permanentes__25-09-2018_RRWqyNe.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7206/ata_41-2018_-_comissoes_permanentes__25-09-2018_RRWqyNe.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 41/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7208/ata_42-2018_-_comissoes_permanentes__03-10-2018_1bkVzKP.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7208/ata_42-2018_-_comissoes_permanentes__03-10-2018_1bkVzKP.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 42/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7207/ata_43-2018_-_comissoes_permanentes__09-10-2018_fu6CsxN.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7207/ata_43-2018_-_comissoes_permanentes__09-10-2018_fu6CsxN.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 43/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7228/ata_44-2018_-_comissoes_permanentes__16-10-2018_njw4ckd.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7228/ata_44-2018_-_comissoes_permanentes__16-10-2018_njw4ckd.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 44/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7243/ata_45-2018_-_comissoes_permanentes.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7243/ata_45-2018_-_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Ata nº  45/2018 da reunião conjuntas das comissões permanentes.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>ATA Nº. 46/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8228/ata_47-2018_-_comissoes_permanentes__29-10-2018_extraordinaria.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8228/ata_47-2018_-_comissoes_permanentes__29-10-2018_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 47/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>8227</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8227/ata_48-2018_-_comissoes_permanentes__30-10-2018_ordinaria.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8227/ata_48-2018_-_comissoes_permanentes__30-10-2018_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 48/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7402/ata_49-2018_-_comissoes_permanentes__06-11-2018_vMDr9J9.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7402/ata_49-2018_-_comissoes_permanentes__06-11-2018_vMDr9J9.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 49/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7403/ata_50-2018_-_comissoes_permanentes__13-11-2018_fzd6VtY.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7403/ata_50-2018_-_comissoes_permanentes__13-11-2018_fzd6VtY.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 50/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>ATA Nº. 52/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7378/ata_53-2018_-_comissoes_permanentes__03-12-2018_yjmXgkp.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7378/ata_53-2018_-_comissoes_permanentes__03-12-2018_yjmXgkp.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 53/2018 DA REUNIÃO DAS COMISSÕES PERMANENTE</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>ATA Nº. 54/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7448/ata_55-2018_-_comissoes_permanentes_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7448/ata_55-2018_-_comissoes_permanentes_.pdf</t>
   </si>
   <si>
     <t>ATA Nº. 55/2018 DA REUNIÃO DAS COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pautas das Sessões Ordinárias e Extraordinárias</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6596/6596_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6596/6596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">1ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA 05 DE JANEIRO DE 2018 (SEXTA-FEIRA AS 15:00HS)_x000D_
 </t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6603/6603_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6603/6603_texto_integral.pdf</t>
   </si>
   <si>
     <t>2ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA 16 DE JANEIRO DE 2018 (TERÇA-FEIRA AS 11:00HS)</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6607/6607_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6607/6607_texto_integral.pdf</t>
   </si>
   <si>
     <t>3ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA 19 DE JANEIRO DE 2018 (SEXTA-FEIRA)</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6627/6627_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6627/6627_texto_integral.pdf</t>
   </si>
   <si>
     <t>1ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA - DIA 05 DE FEVEREIRO DE 2017 (SEGUNDA-FEIRA A PARTIR DAS 19H).</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6632/6632_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6632/6632_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">3ª REUNIÃO EXTRAORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 DATA: 08 DE FEVEREIRO DE 2018 (QUINTA-FEIRA) - ABERTURA: 18H00_x000D_
 </t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6646/6646_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6646/6646_texto_integral.pdf</t>
   </si>
   <si>
     <t>6ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA 19 DE FEVEREIRO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6665/6665_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6665/6665_texto_integral.pdf</t>
   </si>
   <si>
     <t>7A REUNIÃO ORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA_x000D_
 26 DE FEVEREIRO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6682/6682_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6682/6682_texto_integral.pdf</t>
   </si>
   <si>
     <t>8A REUNIÃO ORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA_x000D_
 05 DE MARÇO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6705/6705_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6705/6705_texto_integral.pdf</t>
   </si>
   <si>
     <t>9ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 12 DE MARÇO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6720/6720_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6720/6720_texto_integral.pdf</t>
   </si>
   <si>
     <t>10ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 DATA: 19 DE MARÇO DE 2018 (SEGUNDA-FEIRA) - ABERTURA: 19H00</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6748/6748_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6748/6748_texto_integral.pdf</t>
   </si>
   <si>
     <t>11A REUNIÃO ORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA_x000D_
 26 DE MARÇO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6762/6762_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6762/6762_texto_integral.pdf</t>
   </si>
   <si>
     <t>12A REUNIÃO ORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA_x000D_
 02 DE ABRIL DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6791/6791_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6791/6791_texto_integral.pdf</t>
   </si>
   <si>
     <t>13ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA 09 DE ABRIL DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6812/6812_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6812/6812_texto_integral.pdf</t>
   </si>
   <si>
     <t>14ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA 16 DE ABRIL DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6819/6819_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6819/6819_texto_integral.pdf</t>
   </si>
   <si>
     <t>15ª REUNIÃO EXTRADINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6821/6821_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6821/6821_texto_integral.pdf</t>
   </si>
   <si>
     <t>16A REUNIÃO ORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA 23 DE ABRIL DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6844/6844_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6844/6844_texto_integral.pdf</t>
   </si>
   <si>
     <t>17ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 07 DE MAIO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6847/6847_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6847/6847_texto_integral.pdf</t>
   </si>
   <si>
     <t>6ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 8A LEGISLATURA 10 DE MAIO DE 2018 (QUINTA-FEIRA)</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6858/6858_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6858/6858_texto_integral.pdf</t>
   </si>
   <si>
     <t>19ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 14 DE MAIO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6872/6872_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6872/6872_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA Nº 20/2018 DA 7ª REUNIÃO EXTRAORDINÁRIA DO DIA 18/05/2018</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6877/6877_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6877/6877_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA Nº 21 DA 14ª REUNIÃO ORDINÁRIA, DO DIA 21/05/2018</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6890/6890_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6890/6890_texto_integral.pdf</t>
   </si>
   <si>
     <t>22A REUNIÃO EXTRAORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA _x000D_
 28 DE MAIO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6897/6897_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6897/6897_texto_integral.pdf</t>
   </si>
   <si>
     <t>23A REUNIÃO ORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA_x000D_
 28 DE MAIO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6910/6910_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6910/6910_texto_integral.pdf</t>
   </si>
   <si>
     <t>24ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 04 DE JUNHO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6929/6929_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6929/6929_texto_integral.pdf</t>
   </si>
   <si>
     <t>25ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 11 DE JUNHO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6947/6947_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6947/6947_texto_integral.pdf</t>
   </si>
   <si>
     <t>26ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 18 DE JUNHO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6960/6960_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6960/6960_texto_integral.pdf</t>
   </si>
   <si>
     <t>27ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 25 DE JUNHO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6971/6971_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6971/6971_texto_integral.pdf</t>
   </si>
   <si>
     <t>28ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 02 DE JULHO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6975/6975_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6975/6975_texto_integral.pdf</t>
   </si>
   <si>
     <t>29ª REUNIÃO EXTRAORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 05 DE JULHO DE 2018 (QUINTA-FEIRA)</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6986/6986_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6986/6986_texto_integral.pdf</t>
   </si>
   <si>
     <t>30ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 09 DE JULHO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6995/6995_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6995/6995_texto_integral.pdf</t>
   </si>
   <si>
     <t>31A REUNIÃO EXTRAORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA_x000D_
 13 DE JULHO DE 2018 (SEXTA-FEIRA)</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7004/7004_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7004/7004_texto_integral.pdf</t>
   </si>
   <si>
     <t>32ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 16 DE JULHO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7013/7013_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7013/7013_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA Nº 33/2018 DA 11ª REUNIÃO EXTRAORDINÁRIA DO DIA 20/07/2018</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>PAUTA Nº 34/2018 DA 12ª REUNIÃO EXTRAORDINÁRIA DO DIA 24/07/2018.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7027/7027_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7027/7027_texto_integral.pdf</t>
   </si>
   <si>
     <t>35ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 06 DE AGOSTO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7033/7033_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7033/7033_texto_integral.pdf</t>
   </si>
   <si>
     <t>36ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 13 DE AGOSTO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7046/7046_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7046/7046_texto_integral.pdf</t>
   </si>
   <si>
     <t>37ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 20 DE AGOSTO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7068/7068_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7068/7068_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA Nº 38/2018 DA 13ª REUNIÃO EXTRAORDINÁRIA DO DIA 23/08/2018 ÀS 18H</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7078/7078_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7078/7078_texto_integral.pdf</t>
   </si>
   <si>
     <t>39ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 27 DE AGOSTO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7088/7088_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7088/7088_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA Nº 40/2018 DA 27ª REUNIÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7102/7102_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7102/7102_texto_integral.pdf</t>
   </si>
   <si>
     <t>41ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 10 DE SETEMBRO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7119/7119_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7119/7119_texto_integral.pdf</t>
   </si>
   <si>
     <t>42A REUNIÃO ORDINÁRIA DA 1A SESSÃO LEGISLATIVA DA 8A LEGISLATURA_x000D_
 17 DE SETEMBRO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7124/7124_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7124/7124_texto_integral.pdf</t>
   </si>
   <si>
     <t>43ª REUNIÃO EXTRAORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 20 DE SETEMBRO DE 2018 (QUINTA-FEIRA)</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7139/7139_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7139/7139_texto_integral.pdf</t>
   </si>
   <si>
     <t>44ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 24 DE SETEMBRO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7161/7161_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7161/7161_texto_integral.pdf</t>
   </si>
   <si>
     <t>46ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 08 DE OUTUBRO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7177/7177_texto_integral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7177/7177_texto_integral.pdf</t>
   </si>
   <si>
     <t>47ª REUNIÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA DA 8ª LEGISLATURA_x000D_
 15 DE OUTUBRO DE 2018 (SEGUNDA-FEIRA)</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7198/teste.odt</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7198/teste.odt</t>
   </si>
   <si>
     <t>48ª Sessão Ordinária da 1ª Sessão Legislativa da 8ª Legislatura</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7306/veto__01-_2018_ao_pl_61_-_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7306/veto__01-_2018_ao_pl_61_-_2018.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei 61/2018 “Institui a política municipal de proteção dos direitos da pessoa com transtorno do espectro autista, através da  regulamentação pelo Poder Executivo Municipal e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8612,68 +8612,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6793/6793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6843/6843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6887/6887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6992/6992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6901/6901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6946/6946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7038/7038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6993/6993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7011/7011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7001/7001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7307/projeto_de_lei_no_48-18_-_dispoe_sobre_comdema.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7308/projeto_50-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7145/7145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7109/7109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7110/7110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7111/7111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7112/7112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7117/7117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7171/7171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7169/7169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7170/7170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7168/1-projeto_de_lei_no_75_18_-_autoriza_convenio_p_Cmy4A4w.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7215/projeto_de_lei_no_76_18_-_credito_adicional_sup_MRC3dOr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7309/projeto_77-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7195/projeto_de_lei_78-_2018_-_stoklosa_-_patinhas_a_MQVXQ7Z.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7210/projeto_de_lei_n_79_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7287/projeto_de_lei_no_81_18_-_altera_lei_municipal__l7QKvSz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7223/projeto_de_lei_82_2018_-_janayna_-_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7229/projeto_de_lei_no_84_18_-_altera_a_lm_no_716-20_KhrUjKe.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7272/projeto_de_lei_85_2018_-_janayna_-_institui_o_m_7LS5rcG.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7271/projeto_de_lei_86_2018_-_janayna_-_autoriza_o_p_9HRGl3V.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7310/projeto_87-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7388/projeto_de_lei_no_89_2018_-_creditos_adicionais_-_sms.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7291/projeto_de_lei_90_2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7311/projeto_92-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7338/projeto_de_lei_94-2018_-_mesa_diretora_-__conse_KqDLcoG.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7377/projeto_de_lei_95_2018_-_stoklosa_-_fica_instit_1FoaR1q.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7380/projeto_de_lei_96_2018_-_stoklosa_-_institui_a__uRNxfNR.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6945/6945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7008/7008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7009/7009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7010/7010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7113/7113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7286/projeto_de_lei_complementar_no_20-18_-_altera_a_wHocDqh.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7359/projeto_de_lei_complementar_22-_2018_-_altera_a_yMd5cnX.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7234/projeto_de_lei_substitutivo_no_01-2018_-_aut_co_nKNerRk.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7235/projeto_de_lei_substitutivo_no_02-2018_-_padron_Xsg0Op5.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7273/projeto_de_lei_substitutivo_03_2018_ao_projeto__mre1SE3.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7012/7012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7343/1-projeto_de_resolucao_10-_2018_-_-_autoriza_us_vhcRUHt.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7361/1-projeto_de_resolucao_11_2018_-_mesa_diretora__dqF5gZX.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7384/projeto_de_emenda_a_lei_organica_no_13-2018_-_a_2y11bYu.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6878/6878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7360/projeto_de_decreto_legislativo_03-2018_-mensage_kOxX4bY.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6894/6894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6908/6908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6927/6927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7155/7155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7236/requerimento_50_2018_-_thomaz_-_requer_relatori_mRvE4HD.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7269/requerimento_51_2018_-_caldeira_-_requer_a_rela_mFLocWC.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7261/requerimento_52_2018_-_thomaz_-_requer__informa_w4NtSjK.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7262/requerimento_53_2018_-_thomaz_-_requer_o_cronog_Xhs5DgT.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7270/requerimento_54_2018_-_jeferson_-_requer_notas__z3R1ddy.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7314/requerimento_55-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7315/requerimento_56-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7316/requerimento_57-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7336/requerimento_58_2018_-_caldeira_-_requer_copias_VbxBMpa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7364/requerimento_59_2018_-_thomaz_-_requer__informa_gCEABWP.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7365/requerimento_60_2018_-_thomaz_-_requer__informa_58wcatG.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7385/requerimento_61_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7390/requerimento_62_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6739/6739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6827/6827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6905/6905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6906/6906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6907/6907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6916/6916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6917/6917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6918/6918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6919/6919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6920/6920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6921/6921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6922/6922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6923/6923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6926/6926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6942/6942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6939/6939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6940/6940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6943/6943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6944/6944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6955/6955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6964/6964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6985/6985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6977/6977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6978/6978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6983/6983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7032/7032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7114/7114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7115/7115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7144/7144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7156/7156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7159/7159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7160/7160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7157/7157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7184/indicacao_no_132-2018_-_thomaz_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7197/indicacao_no_133-2018_-_geraldo_-_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7185/indicacao_no_134-2018_-_thomaz_-_providencie_a__4KWeBVR.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7192/indicacao_no_135-2018_-_caldeira_-.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7193/indicacao_no_136-2018_-_caldeira_-_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7194/indicacao_no_137-2018_-_jeferson_-.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7190/indicacao_no_138-2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7191/indicacao_no_139-2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7216/indicacao_no_140-2018_-_osni_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7217/indicacao_no_141-2018_-_janayna_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7218/indicacao_no_142-2018_-_janayna_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7219/indicacao_no_143-2018_-_ezequiel_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7220/indicacao_no_144-2018_-_ezequiel_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7221/indicacao_no_145-2018_-_ezequiel_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7222/indicacao_no_146-2018_-_caldeira_-_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7237/indicacao_no_147-2018_-_thomaz_-_manutencao_e_o_HfPemeZ.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7238/indicacao_no_148-2018_-_thomaz_-__ensaibramento_Pc5GD4X.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7239/indicacao_no_149-2018_-_stoklosa_-_providencie__gE4U0Fz.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7240/indicacao_no_150-2018_-_stoklosa_-_manutencao_c_krHkDiG.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7241/indicacao_no_151_-2018_-_stoklosa_-_providencie_Q4YfQRd.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7256/indicacao_no_152-2018_-_janayna_-_providencie_a_euMQbkD.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7257/indicacao_no_153-2018_-_joarez_-_realizaem_o_ac_NgCNnOf.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7258/indicacao_no_154-2018_-_jeferson_-_providencie__PnVN7Ed.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7259/indicacao_no_155-2018_-_caldeira_-_providencie__PS90dFo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7260/indicacao_no_156-2018_-_thomaz_-_providencie_a__WsGxvA5.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7263/indicacao_no_157-2018_-_ezequiel_-_providencie__HMsi3Ez.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_no_158-2018_-_ezequiel_-_providencie__0BooTB5.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7265/indicacao_no_159-2018_-_ezequiel_-_providencie__Pyd5aWW.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_no_160_-_2018_-_stoklosa_-_providenci_LTxWAOh.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7267/indicacao_no_161_-_2018_-_stoklosa_-_providenci_pQy7Agg.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_no_162_-_2018_-_stoklosa_-_providenci_S0mT41j.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7294/indicacao_no_163-2018_-_geraldo_-_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7295/indicacao_no_164-2018_-_geraldo_-_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7296/indicacao_no_165-2018_-_geraldo_-_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7297/indicacao_no_166_-_2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7298/indicacao_no_167_-_2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7292/indicacao_no_168-2018_-_ezequiel_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7293/indicacao_no_169-2018_-_ezequiel_-.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7322/indicacao_no_170-2018_-_caldeira.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7323/indicacao_171-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7317/indicacao_172-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7324/indicacao_173-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7325/indicacao_174-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7312/indicacao_175-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7313/indicacao_176-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7318/indicacao_177-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7319/indicacao_178-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7320/indicacao_179-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7362/indicacao_no_180-2018_-_ezequiel_-_providencie__xPAn7pf.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7363/indicacao_no_181-2018_-_ezequiel_-_providencie__csz7ueB.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7357/indicacao_no_182_-_2018_-_stoklosa_-_providenci_wal8ct3.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7358/indicacao_no_183_-_2018_-_stoklosa_-_providenci_GwfWeJL.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7381/indicacao_no_184-2018_-_geraldo_-_providencie_a_dqbAT9Z.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7382/indicacao_no_185-2018_-_geraldo_-_providencie_d_JKWyeAH.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7383/indicacao_no_186-2018_-_geraldo_-_providencie_a_Z5rjbGY.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7374/indicacao_no_187-2018_-_caldeira_-_providencie__S5skfpB.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6959/6959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6957/6957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6967/6967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7003/7003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7130/7130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7118/7118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7172/7172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7158/7158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7176/mocao-21-2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7196/mocao_22-2018_-_caldeira_-.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7326/mocao_23-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6647/6647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6666/6666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6685/6685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6794/6794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6795/6795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6824/6824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6861/6861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/14207/oficio_80-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6869/6869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6868/6868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6879/6879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6882/6882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6883/6883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6885/6885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6886/6886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6889/6889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6903/6903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6930/6930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6931/6931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6950/6950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6956/6956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/14206/oficio_108-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6976/6976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7024/7024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7029/7029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7030/7030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6994/6994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7028/7028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7006/7006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7007/7007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7015/7015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7022/7022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7031/7031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7042/7042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7043/7043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7104/7104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7105/7105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7106/7106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7121/7121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7162/7162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7163/7163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7164/7164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7165/7165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7178/7178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7189/oficio_156-2018-_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7173/7173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7209/158_balancete__setembro_2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7187/oficio_159-2018-_.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7182/oficio_160-2018_-_convida_a_presidente_do_cdl___0FISgQT.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7199/oficio_161-2018_-_convida_a_presidente_do_ceai__jH1HKHG.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7200/oficio_162-2018_-_convida_a_presidente_da_assoc_WfDHe1x.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7183/oficio_163-2018_-_convida_a_presidente_do_acini_h2q6Q8x.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7202/oficio_165-2018_-_convida_tenente_ou_representante_1.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7203/oficio_166-2018_-_convida_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7204/oficio_167-2018_-_convida_delegado_da_pocilia_civil.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7205/oficio_168-2018_-_convida_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7181/oficio_169-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7186/oficio_170-2018_-_resposta_a_solicitacao_de_ple_KWKy1gI.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7211/oficio_171-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7213/oficio_172-2018_-_convida_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7212/oficio_173_2018_-_convocacao_para_15a_reuniao_e_R034Jew.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7214/oficio_174_2018_-_circular_-_aos_representantes_Xu8m1k2.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7230/oficio_175-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7242/oficio_176-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7255/oficio_178-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7245/oficio_179-2018_-_convida_a_presidente_do_cdl___DzjHPBc.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7246/oficio_180-2018_-_convida_o_presidente_do_ceai__vksR1ro.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7247/oficio_181-2018_-_convida_o_presidente_dos_ambu_68eNRw7.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7248/oficio_182-2018_-_convida_o_presidente_da_acini_RkKh8mc.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7249/oficio_183-2018_-_convida_o_presidente_da_acita_g9t5anu.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7250/oficio_184-2018_-_convida_o_tenente_da_pmi__e-o_1SupHfi.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7251/oficio_185-2018_-_convida_os_bombeiros__e-ou_re_CdJ86Oo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7252/oficio_186-2018_-_convida_o_delegado_de_policia_axWjbra.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7253/oficio_187-2018_-_convida_o_chefe_de_gabinete___EflkflJ.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7254/oficio_188-2018_-_convida_o_chefe_de_gabinete___ELiTV2a.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7278/oficio_189_2018_-_remanejamento_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7304/oficio_190-2018-__balancete__outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7305/oficio_191-2018_lg_interativa_solicita_lista_de_zWFF9uP.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7332/oficio_192-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7333/oficio_193-2018_-_resposta_ao_oficio_no_422-2018-pj-itp.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7334/oficio_194-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7321/oficio_195-2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7329/oficio_196_2018_-_convida_o_presidente_dos_ambu_1rBeZBT.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7330/oficio_197-2018-_cdl.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7331/oficio_198-2018-_acini.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7344/oficio_199-2018_-_resposta_ao_oficio_no_422-201_hwJsEQ8.zip" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7337/oficio_200_2018-_remanejamento_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7335/oficio_201-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7345/oficio_202-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7356/oficio_203-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7371/oficio_204-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7376/oficio_205-2018_balancete__novembro_2018.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7387/206__resgate_aplicacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7386/oficio_207_2018_-_convocacao_para_17a_reuniao_e_yHv62hD.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7389/oficio_208_2018_-_convocacao_para_18a_reuniao_e_DDmZg78.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7395/oficio_209_2018_a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7396/oficio_210_2018_-_a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2019/7397/oficio_211-2018_-_osni_pr_-_convocacao_para_ass_f50Dp8P.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7400/oficio_213-2018-__devolucao_das_sobras_de_2018.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6870/6870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6871/6871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6904/6904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6958/6958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6973/6973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6999/6999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6998/6998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7000/7000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7051/7051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7053/7053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7059/7059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7060/7060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7123/7123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7174/emenda-42-2018.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7175/emenda-43-2018.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7224/emenda_legislativa_44-2018_ao_tipo-_supressiva__w9pA1z2.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7231/emenda_legislativa_45-2018_ao_tipo-_supressiva__zXkeVcj.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7232/emenda_legislativa_46-2018_ao_tipo-_modificativ_HTNmt38.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7233/emenda_legislativa_47-2018_ao_tipo-_modificativ_pRK5bqW.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7244/emenda_legislativa_48-2018_ao_tipo-_aditiva_01-_ZOOiyLB.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7285/emenda_legislativa_n._49-2018_-_01_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7299/emenda_legislativa_n._50-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7279/emenda_legislativa_n._51-2018_-_03_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7288/emenda_legislativa_n._52-2018_-_04_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7289/emenda_legislativa_n._53-2018_-_05_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7290/emenda_legislativa_n._54-2018_-_06_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7300/emenda_legislativa_n._55-2018_-.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7280/emenda_legislativa_n._56-2018_-_08_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7281/emenda_legislativa_n._57-2018_-_09_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7282/emenda_legislativa_n._58-2018_-_10_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7283/emenda_legislativa_n._59-2018_-_11_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7284/emenda_legislativa_n._60-2018_-_12_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7301/emenda_legislativa_61-2018_.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7302/emenda_legislativa_62-2018_.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7303/emenda_legislativa_63-2018_.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7327/emenda_64-2018.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7328/emenda_65-2018.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7339/5-emenda_legislativa_66-2018_tipo-_supressiva_0_qJXTrbb.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7340/5-emenda_legislativa_67-2018_tipo-_modificativa_UkROpeD.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7341/emenda_legislativa_68-2018.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7342/5-emenda_legislativa_69-2018_tipo-_aditiva_03-2_obkhNMu.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7346/emenda_legislativa_n._70-2018_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7347/emenda_legislativa_n._71-2018_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7354/emenda_legislativa_n._72-2018_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7355/emenda_legislativa_n._73-2018_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7348/emenda_legislativa_n._74-2018__ao_pr_10-2018.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7349/emenda_legislativa_n._75-2018__ao_pr_10-2018.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7350/emenda_legislativa_n._76-2018__ao_pl_90-2018.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7351/emenda_legislativa_n._77-2018__ao_pl_90-2018.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7352/emenda_legislativa_n._78-2018__ao_pl_90-2018.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7353/emenda_legislativa_n._79-2018__ao_pl_90-2018.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7367/emenda_legislativa_80-2018_ao_tipo-_modificativ_PVv4yS9.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7368/emenda_legislativa_81-2018_ao_tipo-_aditiva_04-_VeuLCoP.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7372/emenda_legislativa_82-2018_tipo-_modificativa_0_q8PipGN.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7373/emenda_legislativa_83-2018_tipo-_aditiva_01-201_9TKZZNV.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7391/emenda_legislativa_n._84-2018_aditiva_no_10_ao__qBv7sY4.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7392/emenda_legislativa_n._85-2018_aditiva_no_11_ao__5DHTWRq.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7393/emenda_legislativa_n._86-2018_aditiva_no_12_ao__zfXn5V5.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7394/emenda_legislativa_n._87-2018_aditiva_no_13_ao__RdIfCgl.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7366/subemenda_legislativa_01-2018_ao_tipo-_modifica_3ivNkRu.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6649/6649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6669/6669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7512/ata_no_07_2018_da_3a_reuniao_ordinaria_26_02_2018.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7661/ata_no_10_2018_da_6a_reuniao_ordinaria_19_03_2018.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7513/ata_no_12_2018_da_8a_reuniao_ordinaria_02_04_2018.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7514/ata_no_13_2018_da_9a_reuniao_ordinaria_09_04_2018.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6867/6867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7276/ata_no_15_2018_da_5a_reuniao_extraordinaria_20_04_2018.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7277/ata_no_16_2018_da_11a_reuniao_ordinaria_23_04_2018.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6912/6912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6913/6913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6914/6914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6915/6915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7515/ata_no_23_2018_da_15a_reuniao_ordinaria_28_05_2018.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7516/ata_no_24_2018_da_16a_reuniao_ordinaria_21_05_2018.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7517/ata_26.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6988/6988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7019/7019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7020/7020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7093/7093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7518/ata_32.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7519/ata_33.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7520/ata_34.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7090/7090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7091/7091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7126/7126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7128/7128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7166/7166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7167/7167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7225/ata_no_44_2018_da_30a_reuniao_ordinaria_24_09_2018.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7226/ata_no_45_2018_da_31a_reuniao_ordinaria_01_10_2018.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7227/ata_no_46_2018_da_32a_reuniao_ordinaria_08_10_2018.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7404/ata_no_47_2018_da_33a_reuniao_ordinaria_15_10_2018.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7405/ata_no_48_2018_da_34a_reuniao_ordinaria_22_10_2018.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7406/ata_no_49__2018_da_14a_reuniao_extraordinaria_2_aWqgALK.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7275/ata_no_50_2018_da_35a_reuniao_ordinaria_29_10_2018.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7521/ata_51.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7369/ata_no_52_2018_da_37a.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7370/ata_no_53_2018_da_38a_reuniao_ordinaria_19_11_2018.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7409/ata_no_54_2018_da_39a_reuniao_ordinaria_26_11_2018.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7407/ata_no_55_2018_da_40a_reuniao_ordinaria_03_12_2018.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7408/ata_no_56_2018_da_16a_reuniao_extraordinaria_03_12_2018.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7511/ata_57.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7401/ata_no_58_2018_da_42a_reuniao_ordinaria_-17_12_2018-.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8235/ata_01-2018_-_comissoes_permanentes__05-01-2018_extraordinaria_.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8234/ata_02-2018_-_comissoes_permanentes__18-01-2018_extraordinaria_.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8233/ata_03-2018_-_comissoes_permanentes__06-02-2018_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8232/ata_06-2018_-_comissoes_permanentes__06-03-2018_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8231/ata_11-2018_-_comissoes_permanentes__03-04-2018_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8230/ata_12-2018_-_comissoes_permanentes__05-04-2018_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6884/6884_texto_integral.odt" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6961/6961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8229/ata_26-2018_-_comissoes_permanentes__12-06-2018_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6987/6987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7005/7005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7034/7034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7036/7036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7108/7108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7107/7107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7206/ata_41-2018_-_comissoes_permanentes__25-09-2018_RRWqyNe.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7208/ata_42-2018_-_comissoes_permanentes__03-10-2018_1bkVzKP.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7207/ata_43-2018_-_comissoes_permanentes__09-10-2018_fu6CsxN.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7228/ata_44-2018_-_comissoes_permanentes__16-10-2018_njw4ckd.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7243/ata_45-2018_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8228/ata_47-2018_-_comissoes_permanentes__29-10-2018_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8227/ata_48-2018_-_comissoes_permanentes__30-10-2018_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7402/ata_49-2018_-_comissoes_permanentes__06-11-2018_vMDr9J9.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7403/ata_50-2018_-_comissoes_permanentes__13-11-2018_fzd6VtY.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7378/ata_53-2018_-_comissoes_permanentes__03-12-2018_yjmXgkp.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7448/ata_55-2018_-_comissoes_permanentes_.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6665/6665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6791/6791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6960/6960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6975/6975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6986/6986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7004/7004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7027/7027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7102/7102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7119/7119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7124/7124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7161/7161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7177/7177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7198/teste.odt" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7306/veto__01-_2018_ao_pl_61_-_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6793/6793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6843/6843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6888/6888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6887/6887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6873/6873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6875/6875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6991/6991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6992/6992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6901/6901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6946/6946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6936/6936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7038/7038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6966/6966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7039/7039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7040/7040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6996/6996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6993/6993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6968/6968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6969/6969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7011/7011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6984/6984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6981/6981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6997/6997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7001/7001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7307/projeto_de_lei_no_48-18_-_dispoe_sobre_comdema.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7025/7025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7308/projeto_50-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7041/7041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7145/7145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7077/7077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7109/7109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7150/7150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7110/7110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7111/7111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7082/7082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7112/7112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7146/7146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7151/7151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7117/7117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7131/7131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7147/7147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7148/7148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7132/7132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7171/7171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7169/7169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7170/7170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7149/7149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7168/1-projeto_de_lei_no_75_18_-_autoriza_convenio_p_Cmy4A4w.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7215/projeto_de_lei_no_76_18_-_credito_adicional_sup_MRC3dOr.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7309/projeto_77-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7195/projeto_de_lei_78-_2018_-_stoklosa_-_patinhas_a_MQVXQ7Z.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7210/projeto_de_lei_n_79_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7287/projeto_de_lei_no_81_18_-_altera_lei_municipal__l7QKvSz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7223/projeto_de_lei_82_2018_-_janayna_-_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7229/projeto_de_lei_no_84_18_-_altera_a_lm_no_716-20_KhrUjKe.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7272/projeto_de_lei_85_2018_-_janayna_-_institui_o_m_7LS5rcG.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7271/projeto_de_lei_86_2018_-_janayna_-_autoriza_o_p_9HRGl3V.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7310/projeto_87-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7388/projeto_de_lei_no_89_2018_-_creditos_adicionais_-_sms.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7291/projeto_de_lei_90_2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7311/projeto_92-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7338/projeto_de_lei_94-2018_-_mesa_diretora_-__conse_KqDLcoG.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7377/projeto_de_lei_95_2018_-_stoklosa_-_fica_instit_1FoaR1q.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7380/projeto_de_lei_96_2018_-_stoklosa_-_institui_a__uRNxfNR.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6945/6945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7008/7008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7009/7009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7010/7010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7113/7113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7286/projeto_de_lei_complementar_no_20-18_-_altera_a_wHocDqh.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7359/projeto_de_lei_complementar_22-_2018_-_altera_a_yMd5cnX.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7234/projeto_de_lei_substitutivo_no_01-2018_-_aut_co_nKNerRk.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7235/projeto_de_lei_substitutivo_no_02-2018_-_padron_Xsg0Op5.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7273/projeto_de_lei_substitutivo_03_2018_ao_projeto__mre1SE3.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6980/6980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7012/7012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7101/7101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7134/7134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7135/7135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7136/7136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7343/1-projeto_de_resolucao_10-_2018_-_-_autoriza_us_vhcRUHt.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7361/1-projeto_de_resolucao_11_2018_-_mesa_diretora__dqF5gZX.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7384/projeto_de_emenda_a_lei_organica_no_13-2018_-_a_2y11bYu.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6878/6878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7360/projeto_de_decreto_legislativo_03-2018_-mensage_kOxX4bY.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6894/6894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6895/6895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6896/6896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6908/6908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6909/6909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6927/6927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6935/6935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6937/6937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7026/7026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7085/7085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7154/7154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7155/7155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7236/requerimento_50_2018_-_thomaz_-_requer_relatori_mRvE4HD.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7269/requerimento_51_2018_-_caldeira_-_requer_a_rela_mFLocWC.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7261/requerimento_52_2018_-_thomaz_-_requer__informa_w4NtSjK.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7262/requerimento_53_2018_-_thomaz_-_requer_o_cronog_Xhs5DgT.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7270/requerimento_54_2018_-_jeferson_-_requer_notas__z3R1ddy.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7314/requerimento_55-2018.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7315/requerimento_56-2018.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7316/requerimento_57-2018.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7336/requerimento_58_2018_-_caldeira_-_requer_copias_VbxBMpa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7364/requerimento_59_2018_-_thomaz_-_requer__informa_gCEABWP.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7365/requerimento_60_2018_-_thomaz_-_requer__informa_58wcatG.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7385/requerimento_61_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7390/requerimento_62_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6739/6739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6827/6827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6834/6834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6876/6876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6874/6874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6891/6891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6892/6892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6893/6893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6905/6905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6906/6906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6907/6907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6916/6916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6917/6917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6918/6918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6919/6919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6920/6920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6921/6921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6922/6922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6923/6923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6924/6924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6925/6925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6926/6926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6938/6938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6941/6941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6942/6942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6939/6939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6940/6940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6943/6943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6944/6944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6952/6952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6954/6954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6955/6955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6964/6964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6985/6985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6977/6977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6978/6978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6979/6979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6982/6982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6983/6983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7032/7032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7074/7074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7075/7075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7076/7076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7095/7095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7086/7086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7087/7087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7084/7084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7100/7100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7097/7097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7098/7098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7099/7099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7114/7114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7115/7115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7116/7116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7137/7137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7138/7138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7133/7133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7143/7143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7144/7144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7156/7156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7159/7159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7160/7160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7157/7157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7184/indicacao_no_132-2018_-_thomaz_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7197/indicacao_no_133-2018_-_geraldo_-_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7185/indicacao_no_134-2018_-_thomaz_-_providencie_a__4KWeBVR.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7192/indicacao_no_135-2018_-_caldeira_-.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7193/indicacao_no_136-2018_-_caldeira_-_.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7194/indicacao_no_137-2018_-_jeferson_-.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7190/indicacao_no_138-2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7191/indicacao_no_139-2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7216/indicacao_no_140-2018_-_osni_.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7217/indicacao_no_141-2018_-_janayna_.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7218/indicacao_no_142-2018_-_janayna_.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7219/indicacao_no_143-2018_-_ezequiel_.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7220/indicacao_no_144-2018_-_ezequiel_.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7221/indicacao_no_145-2018_-_ezequiel_.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7222/indicacao_no_146-2018_-_caldeira_-_.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7237/indicacao_no_147-2018_-_thomaz_-_manutencao_e_o_HfPemeZ.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7238/indicacao_no_148-2018_-_thomaz_-__ensaibramento_Pc5GD4X.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7239/indicacao_no_149-2018_-_stoklosa_-_providencie__gE4U0Fz.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7240/indicacao_no_150-2018_-_stoklosa_-_manutencao_c_krHkDiG.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7241/indicacao_no_151_-2018_-_stoklosa_-_providencie_Q4YfQRd.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7256/indicacao_no_152-2018_-_janayna_-_providencie_a_euMQbkD.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7257/indicacao_no_153-2018_-_joarez_-_realizaem_o_ac_NgCNnOf.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7258/indicacao_no_154-2018_-_jeferson_-_providencie__PnVN7Ed.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7259/indicacao_no_155-2018_-_caldeira_-_providencie__PS90dFo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7260/indicacao_no_156-2018_-_thomaz_-_providencie_a__WsGxvA5.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7263/indicacao_no_157-2018_-_ezequiel_-_providencie__HMsi3Ez.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7264/indicacao_no_158-2018_-_ezequiel_-_providencie__0BooTB5.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7265/indicacao_no_159-2018_-_ezequiel_-_providencie__Pyd5aWW.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7266/indicacao_no_160_-_2018_-_stoklosa_-_providenci_LTxWAOh.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7267/indicacao_no_161_-_2018_-_stoklosa_-_providenci_pQy7Agg.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7268/indicacao_no_162_-_2018_-_stoklosa_-_providenci_S0mT41j.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7294/indicacao_no_163-2018_-_geraldo_-_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7295/indicacao_no_164-2018_-_geraldo_-_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7296/indicacao_no_165-2018_-_geraldo_-_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7297/indicacao_no_166_-_2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7298/indicacao_no_167_-_2018_-_stoklosa_-_.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7292/indicacao_no_168-2018_-_ezequiel_.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7293/indicacao_no_169-2018_-_ezequiel_-.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7322/indicacao_no_170-2018_-_caldeira.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7323/indicacao_171-2018.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7317/indicacao_172-2018.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7324/indicacao_173-2018.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7325/indicacao_174-2018.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7312/indicacao_175-2018.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7313/indicacao_176-2018.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7318/indicacao_177-2018.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7319/indicacao_178-2018.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7320/indicacao_179-2018.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7362/indicacao_no_180-2018_-_ezequiel_-_providencie__xPAn7pf.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7363/indicacao_no_181-2018_-_ezequiel_-_providencie__csz7ueB.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7357/indicacao_no_182_-_2018_-_stoklosa_-_providenci_wal8ct3.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7358/indicacao_no_183_-_2018_-_stoklosa_-_providenci_GwfWeJL.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7381/indicacao_no_184-2018_-_geraldo_-_providencie_a_dqbAT9Z.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7382/indicacao_no_185-2018_-_geraldo_-_providencie_d_JKWyeAH.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7383/indicacao_no_186-2018_-_geraldo_-_providencie_a_Z5rjbGY.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7374/indicacao_no_187-2018_-_caldeira_-_providencie__S5skfpB.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6902/6902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6953/6953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6959/6959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6957/6957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6967/6967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6970/6970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7002/7002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7003/7003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7044/7044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7045/7045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7130/7130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7118/7118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7172/7172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7158/7158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7176/mocao-21-2018.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7196/mocao_22-2018_-_caldeira_-.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7326/mocao_23-2018.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6647/6647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6633/6633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6666/6666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6685/6685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6672/6672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6794/6794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6795/6795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6824/6824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6861/6861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/14207/oficio_80-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6869/6869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6868/6868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6859/6859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6879/6879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6882/6882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6883/6883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6881/6881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6880/6880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6885/6885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6886/6886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6889/6889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6898/6898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6903/6903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6911/6911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6930/6930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6931/6931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6950/6950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6951/6951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6956/6956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/14206/oficio_108-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6965/6965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6972/6972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6974/6974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6976/6976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6990/6990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7024/7024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7029/7029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7030/7030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6994/6994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7028/7028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7006/7006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7007/7007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7014/7014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7015/7015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7017/7017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7018/7018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7021/7021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7022/7022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7070/7070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7031/7031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7042/7042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7043/7043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7069/7069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7073/7073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7083/7083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7081/7081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7096/7096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7103/7103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7104/7104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7105/7105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7106/7106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7121/7121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7122/7122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7125/7125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7141/7141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7140/7140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7142/7142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7153/7153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7162/7162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7163/7163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7164/7164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7165/7165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7178/7178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7189/oficio_156-2018-_.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7173/7173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7209/158_balancete__setembro_2018.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7187/oficio_159-2018-_.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7182/oficio_160-2018_-_convida_a_presidente_do_cdl___0FISgQT.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7199/oficio_161-2018_-_convida_a_presidente_do_ceai__jH1HKHG.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7200/oficio_162-2018_-_convida_a_presidente_da_assoc_WfDHe1x.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7183/oficio_163-2018_-_convida_a_presidente_do_acini_h2q6Q8x.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7202/oficio_165-2018_-_convida_tenente_ou_representante_1.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7203/oficio_166-2018_-_convida_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7204/oficio_167-2018_-_convida_delegado_da_pocilia_civil.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7205/oficio_168-2018_-_convida_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7181/oficio_169-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7186/oficio_170-2018_-_resposta_a_solicitacao_de_ple_KWKy1gI.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7211/oficio_171-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7213/oficio_172-2018_-_convida_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7212/oficio_173_2018_-_convocacao_para_15a_reuniao_e_R034Jew.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7214/oficio_174_2018_-_circular_-_aos_representantes_Xu8m1k2.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7230/oficio_175-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7242/oficio_176-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7255/oficio_178-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7245/oficio_179-2018_-_convida_a_presidente_do_cdl___DzjHPBc.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7246/oficio_180-2018_-_convida_o_presidente_do_ceai__vksR1ro.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7247/oficio_181-2018_-_convida_o_presidente_dos_ambu_68eNRw7.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7248/oficio_182-2018_-_convida_o_presidente_da_acini_RkKh8mc.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7249/oficio_183-2018_-_convida_o_presidente_da_acita_g9t5anu.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7250/oficio_184-2018_-_convida_o_tenente_da_pmi__e-o_1SupHfi.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7251/oficio_185-2018_-_convida_os_bombeiros__e-ou_re_CdJ86Oo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7252/oficio_186-2018_-_convida_o_delegado_de_policia_axWjbra.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7253/oficio_187-2018_-_convida_o_chefe_de_gabinete___EflkflJ.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7254/oficio_188-2018_-_convida_o_chefe_de_gabinete___ELiTV2a.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7278/oficio_189_2018_-_remanejamento_de_dotacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7304/oficio_190-2018-__balancete__outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7305/oficio_191-2018_lg_interativa_solicita_lista_de_zWFF9uP.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7332/oficio_192-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7333/oficio_193-2018_-_resposta_ao_oficio_no_422-2018-pj-itp.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7334/oficio_194-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7321/oficio_195-2018.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7329/oficio_196_2018_-_convida_o_presidente_dos_ambu_1rBeZBT.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7330/oficio_197-2018-_cdl.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7331/oficio_198-2018-_acini.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7344/oficio_199-2018_-_resposta_ao_oficio_no_422-201_hwJsEQ8.zip" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7337/oficio_200_2018-_remanejamento_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7335/oficio_201-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7345/oficio_202-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7356/oficio_203-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7371/oficio_204-2018-a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7376/oficio_205-2018_balancete__novembro_2018.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7387/206__resgate_aplicacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7386/oficio_207_2018_-_convocacao_para_17a_reuniao_e_yHv62hD.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7389/oficio_208_2018_-_convocacao_para_18a_reuniao_e_DDmZg78.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7395/oficio_209_2018_a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7396/oficio_210_2018_-_a_pmi_encaminha_proposicao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2019/7397/oficio_211-2018_-_osni_pr_-_convocacao_para_ass_f50Dp8P.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7400/oficio_213-2018-__devolucao_das_sobras_de_2018.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6870/6870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6871/6871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6904/6904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6958/6958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6973/6973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6999/6999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6998/6998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7000/7000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7047/7047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7048/7048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7049/7049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7050/7050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7051/7051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7052/7052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7053/7053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7054/7054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7055/7055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7056/7056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7057/7057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7058/7058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7059/7059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7060/7060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7061/7061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7062/7062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7063/7063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7064/7064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7065/7065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7066/7066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7067/7067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7079/7079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7080/7080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7123/7123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7174/emenda-42-2018.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7175/emenda-43-2018.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7224/emenda_legislativa_44-2018_ao_tipo-_supressiva__w9pA1z2.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7231/emenda_legislativa_45-2018_ao_tipo-_supressiva__zXkeVcj.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7232/emenda_legislativa_46-2018_ao_tipo-_modificativ_HTNmt38.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7233/emenda_legislativa_47-2018_ao_tipo-_modificativ_pRK5bqW.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7244/emenda_legislativa_48-2018_ao_tipo-_aditiva_01-_ZOOiyLB.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7285/emenda_legislativa_n._49-2018_-_01_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7299/emenda_legislativa_n._50-2018_-_.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7279/emenda_legislativa_n._51-2018_-_03_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7288/emenda_legislativa_n._52-2018_-_04_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7289/emenda_legislativa_n._53-2018_-_05_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7290/emenda_legislativa_n._54-2018_-_06_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7300/emenda_legislativa_n._55-2018_-.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7280/emenda_legislativa_n._56-2018_-_08_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7281/emenda_legislativa_n._57-2018_-_09_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7282/emenda_legislativa_n._58-2018_-_10_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7283/emenda_legislativa_n._59-2018_-_11_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7284/emenda_legislativa_n._60-2018_-_12_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7301/emenda_legislativa_61-2018_.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7302/emenda_legislativa_62-2018_.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7303/emenda_legislativa_63-2018_.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7327/emenda_64-2018.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7328/emenda_65-2018.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7339/5-emenda_legislativa_66-2018_tipo-_supressiva_0_qJXTrbb.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7340/5-emenda_legislativa_67-2018_tipo-_modificativa_UkROpeD.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7341/emenda_legislativa_68-2018.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7342/5-emenda_legislativa_69-2018_tipo-_aditiva_03-2_obkhNMu.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7346/emenda_legislativa_n._70-2018_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7347/emenda_legislativa_n._71-2018_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7354/emenda_legislativa_n._72-2018_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7355/emenda_legislativa_n._73-2018_ao_pl_66-2018.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7348/emenda_legislativa_n._74-2018__ao_pr_10-2018.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7349/emenda_legislativa_n._75-2018__ao_pr_10-2018.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7350/emenda_legislativa_n._76-2018__ao_pl_90-2018.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7351/emenda_legislativa_n._77-2018__ao_pl_90-2018.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7352/emenda_legislativa_n._78-2018__ao_pl_90-2018.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7353/emenda_legislativa_n._79-2018__ao_pl_90-2018.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7367/emenda_legislativa_80-2018_ao_tipo-_modificativ_PVv4yS9.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7368/emenda_legislativa_81-2018_ao_tipo-_aditiva_04-_VeuLCoP.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7372/emenda_legislativa_82-2018_tipo-_modificativa_0_q8PipGN.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7373/emenda_legislativa_83-2018_tipo-_aditiva_01-201_9TKZZNV.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7391/emenda_legislativa_n._84-2018_aditiva_no_10_ao__qBv7sY4.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7392/emenda_legislativa_n._85-2018_aditiva_no_11_ao__5DHTWRq.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7393/emenda_legislativa_n._86-2018_aditiva_no_12_ao__zfXn5V5.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7394/emenda_legislativa_n._87-2018_aditiva_no_13_ao__RdIfCgl.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7366/subemenda_legislativa_01-2018_ao_tipo-_modifica_3ivNkRu.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6649/6649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6669/6669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7512/ata_no_07_2018_da_3a_reuniao_ordinaria_26_02_2018.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7661/ata_no_10_2018_da_6a_reuniao_ordinaria_19_03_2018.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7513/ata_no_12_2018_da_8a_reuniao_ordinaria_02_04_2018.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7514/ata_no_13_2018_da_9a_reuniao_ordinaria_09_04_2018.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6867/6867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7276/ata_no_15_2018_da_5a_reuniao_extraordinaria_20_04_2018.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7277/ata_no_16_2018_da_11a_reuniao_ordinaria_23_04_2018.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6912/6912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6913/6913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6914/6914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6915/6915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6989/6989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7515/ata_no_23_2018_da_15a_reuniao_ordinaria_28_05_2018.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7516/ata_no_24_2018_da_16a_reuniao_ordinaria_21_05_2018.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6963/6963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7517/ata_26.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6988/6988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7019/7019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7020/7020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7092/7092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7093/7093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7518/ata_32.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7519/ata_33.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7520/ata_34.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7094/7094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7089/7089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7090/7090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7091/7091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7126/7126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7127/7127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7128/7128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7166/7166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7167/7167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7225/ata_no_44_2018_da_30a_reuniao_ordinaria_24_09_2018.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7226/ata_no_45_2018_da_31a_reuniao_ordinaria_01_10_2018.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7227/ata_no_46_2018_da_32a_reuniao_ordinaria_08_10_2018.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7404/ata_no_47_2018_da_33a_reuniao_ordinaria_15_10_2018.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7405/ata_no_48_2018_da_34a_reuniao_ordinaria_22_10_2018.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7406/ata_no_49__2018_da_14a_reuniao_extraordinaria_2_aWqgALK.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7275/ata_no_50_2018_da_35a_reuniao_ordinaria_29_10_2018.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7521/ata_51.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7369/ata_no_52_2018_da_37a.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7370/ata_no_53_2018_da_38a_reuniao_ordinaria_19_11_2018.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7409/ata_no_54_2018_da_39a_reuniao_ordinaria_26_11_2018.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7407/ata_no_55_2018_da_40a_reuniao_ordinaria_03_12_2018.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7408/ata_no_56_2018_da_16a_reuniao_extraordinaria_03_12_2018.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7511/ata_57.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7401/ata_no_58_2018_da_42a_reuniao_ordinaria_-17_12_2018-.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8235/ata_01-2018_-_comissoes_permanentes__05-01-2018_extraordinaria_.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8234/ata_02-2018_-_comissoes_permanentes__18-01-2018_extraordinaria_.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8233/ata_03-2018_-_comissoes_permanentes__06-02-2018_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8232/ata_06-2018_-_comissoes_permanentes__06-03-2018_ordinaria_.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8231/ata_11-2018_-_comissoes_permanentes__03-04-2018_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8230/ata_12-2018_-_comissoes_permanentes__05-04-2018_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6884/6884_texto_integral.odt" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6899/6899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6900/6900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6948/6948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6949/6949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6932/6932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6933/6933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6934/6934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6961/6961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8229/ata_26-2018_-_comissoes_permanentes__12-06-2018_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7023/7023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6987/6987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7005/7005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7034/7034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7035/7035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7036/7036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7037/7037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7071/7071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7072/7072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7108/7108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7107/7107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7120/7120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7129/7129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7152/7152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7206/ata_41-2018_-_comissoes_permanentes__25-09-2018_RRWqyNe.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7208/ata_42-2018_-_comissoes_permanentes__03-10-2018_1bkVzKP.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7207/ata_43-2018_-_comissoes_permanentes__09-10-2018_fu6CsxN.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7228/ata_44-2018_-_comissoes_permanentes__16-10-2018_njw4ckd.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7243/ata_45-2018_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8228/ata_47-2018_-_comissoes_permanentes__29-10-2018_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/8227/ata_48-2018_-_comissoes_permanentes__30-10-2018_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7402/ata_49-2018_-_comissoes_permanentes__06-11-2018_vMDr9J9.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7403/ata_50-2018_-_comissoes_permanentes__13-11-2018_fzd6VtY.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7378/ata_53-2018_-_comissoes_permanentes__03-12-2018_yjmXgkp.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7448/ata_55-2018_-_comissoes_permanentes_.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6665/6665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6791/6791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6872/6872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6877/6877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6890/6890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6897/6897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6910/6910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6929/6929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6947/6947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6960/6960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6971/6971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6975/6975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6986/6986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/6995/6995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7004/7004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7013/7013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7027/7027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7033/7033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7046/7046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7068/7068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7078/7078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7088/7088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7102/7102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7119/7119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7124/7124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7139/7139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7161/7161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/./sapl/public/materialegislativa/2018/7177/7177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7198/teste.odt" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2018/7306/veto__01-_2018_ao_pl_61_-_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H826"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>