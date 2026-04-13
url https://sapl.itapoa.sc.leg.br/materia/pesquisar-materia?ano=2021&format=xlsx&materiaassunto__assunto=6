--- v0 (2025-12-26)
+++ v1 (2026-04-13)
@@ -54,1290 +54,1290 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marlon Roberto Neuber</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9049/plo_no_01_2021_-_autoriza_adquirir_e_fornecer_materiais_-_ponte_bom_futuro-com_anexos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9049/plo_no_01_2021_-_autoriza_adquirir_e_fornecer_materiais_-_ponte_bom_futuro-com_anexos_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Itapoá a adquirir e fornecer os materiais para a execução da obra das cabeceiras da ponte sobre o Rio Bom Futuro na divisa dos municípios de Garuva e Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8925/projeto_de_lei_02_2021_-_ivan_-_dispoe_sobre_sistemas_de_captacao_armazenamento_e_aproveitamento_de_aguas_pluviais_para_fins_nao_potaveis_nas_edificacoes_do_poder_publico_e_privado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8925/projeto_de_lei_02_2021_-_ivan_-_dispoe_sobre_sistemas_de_captacao_armazenamento_e_aproveitamento_de_aguas_pluviais_para_fins_nao_potaveis_nas_edificacoes_do_poder_publico_e_privado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sistemas de captação, armazenamento e aproveitamento de águas pluviais para fins não potáveis nas edificações do poder público e privado e dá outras providências.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Ezequiel Andrad'S, Fernando da Barra, Ivan da Luz, Luiz Nego, Paulo Neres, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8936/projeto_de_lei_03_2021_-_stoklosa_-_dispoe_sobre_a_denominacao_do_parque_linear.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8936/projeto_de_lei_03_2021_-_stoklosa_-_dispoe_sobre_a_denominacao_do_parque_linear.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Parque Linear, localizado no Bairro Itapoá, Centro.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ezequiel Andrad'S</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8967/projeto_de_lei_08_2021_-_ezequiel_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_dos_cronogramas_das_atividades_que_serao_realizados_pela_secretaria_de_obras.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8967/projeto_de_lei_08_2021_-_ezequiel_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_dos_cronogramas_das_atividades_que_serao_realizados_pela_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação dos cronogramas das atividades que serão realizadas pela Secretaria de Obra e dá outras providências.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9050/plo_no_10_2021_-_desafetacao_ruas_sao_jose_-_com_anexo_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9050/plo_no_10_2021_-_desafetacao_ruas_sao_jose_-_com_anexo_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de ruas do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Tiago de Oliveira, Bela, Ezequiel Andrad'S, Fernando da Barra, Gerson Piazzetta, Luiz Nego, Paulo Neres</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9029/projeto_de_lei_11_2021_-_tiago_-_denomina_via_publica_localizada_no_bairro_itapema_do_norte_como_travessa_dailton_jose_grassi.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9029/projeto_de_lei_11_2021_-_tiago_-_denomina_via_publica_localizada_no_bairro_itapema_do_norte_como_travessa_dailton_jose_grassi.pdf</t>
   </si>
   <si>
     <t>Denomina via pública localizada no bairro Itapema do Norte como Travessa Dailton José Grassi, no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Bela, Fernando da Barra, Ivan da Luz, Paulo Neres</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9028/projeto_de_lei_14_2021_-_stoklosa_-_altera_a_lei_municipal_945_2019.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9028/projeto_de_lei_14_2021_-_stoklosa_-_altera_a_lei_municipal_945_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 945, de 03 de dezembro de 2019, que denomina nome de via pública como “Abílio da Silva” e dá outras providências.</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Fernando da Barra, Paulo Neres</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9032/projeto_de_lei_16_2021_-_stoklosa_-_veda_quaisquer_determinacoes_de_fechamento_total_das_igrejas_e_templos_religiosos_de_qualquer_crenca_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9032/projeto_de_lei_16_2021_-_stoklosa_-_veda_quaisquer_determinacoes_de_fechamento_total_das_igrejas_e_templos_religiosos_de_qualquer_crenca_1.pdf</t>
   </si>
   <si>
     <t>Veda quaisquer determinações de fechamento total das igrejas e templos religiosos de qualquer crença, garantindo-lhes o direito constitucional da liberdade religiosa e funcionamento, mediante cumprimento das exigências sanitárias determinadas pelas autoridades, visto o reconhecimento da essencialidade dos serviços religiosos já previsto no Decreto da Presidência da República n. 10.282 de março de 2020, que regulamenta a Lei n. 13.979 de 6 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9160/plo_no_17_2021_-_autoriza_o_pem_a_adotar_acoes_em_cooperacao_com_a_cef_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9160/plo_no_17_2021_-_autoriza_o_pem_a_adotar_acoes_em_cooperacao_com_a_cef_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adotar ações em conjunto com a Caixa Econômica Federal, como medidas preventivas e de enfrentamento dos efeitos do Covid-19, durante o programa Auxílio Emergencial de 2021.</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9100/projeto_de_lei_18_2021_-_stoklosa_-_altera_a_lei_municipal_814_2018_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9100/projeto_de_lei_18_2021_-_stoklosa_-_altera_a_lei_municipal_814_2018_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 814, de 22 de outubro de 2018, que autoriza o Município de Itapoá a firmar convênio visando à cooperação financeira para aplicabilidade dos recursos de cota de contribuição voluntária.</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9101/projeto_de_lei_19_2021_-_stoklosa_-_institui_o_programa_de_incentivo_a_implantacao_de_hortas_comunitarias_e_compostagem.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9101/projeto_de_lei_19_2021_-_stoklosa_-_institui_o_programa_de_incentivo_a_implantacao_de_hortas_comunitarias_e_compostagem.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Implantação de Hortas Comunitárias e Compostagem no Município de Itapoá.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9233/plo_no_20_2021_-_altera_lm_no_042_2001_e_revoga_lm_no_885_2019_-_rua_dos_passarinhos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9233/plo_no_20_2021_-_altera_lm_no_042_2001_e_revoga_lm_no_885_2019_-_rua_dos_passarinhos_ass.pdf</t>
   </si>
   <si>
     <t>Altera a que altera a Lei Municipal nº 042, de 18 de setembro de 2001, que dá denominação à via pública.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9234/plo_no_21_2021_-_institui_o_programa_juro_zero_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9234/plo_no_21_2021_-_institui_o_programa_juro_zero_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Programa JURO ZERO ITAPOÁ.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9235/plo_no_22_2021_-_autoriza_stc_participar_anseditur_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9235/plo_no_22_2021_-_autoriza_stc_participar_anseditur_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapoá, por meio da Secretaria de Turismo e Cultura, a afiliar-se a Associação Nacional dos Secretários e Dirigentes Municipais de Turismo - ANSEDITUR.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9162/projeto_de_lei_27_2021_-_bela_-_dispoe_sobre_a_denominacao_da_ponte_localizada_na_estrada_jose_alves.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9162/projeto_de_lei_27_2021_-_bela_-_dispoe_sobre_a_denominacao_da_ponte_localizada_na_estrada_jose_alves.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da ponte localizada na Estrada José Alves.</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9166/projeto_de_lei_29_2021_-_stoklosa_-_dispoe_sobre_a_doacao_de_sucatas_para_entidades_beneficentes_e_filantropicas.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9166/projeto_de_lei_29_2021_-_stoklosa_-_dispoe_sobre_a_doacao_de_sucatas_para_entidades_beneficentes_e_filantropicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de sucatas para entidades beneficentes e filantrópicas e dá outras providências.</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9333/plo_no_30_2021_-_itapoa_bem__simples_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9333/plo_no_30_2021_-_itapoa_bem__simples_ass.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para simplificação dos procedimentos para abertura e registro de negócios no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9196/projeto_de_lei_32_2021_-_ivan_-_torna_obrigatorio_o_uso_de_luvas_plasticas_pelos_clientes_e_colaboradores_para_selecao_de_frutas_e_verduras.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9196/projeto_de_lei_32_2021_-_ivan_-_torna_obrigatorio_o_uso_de_luvas_plasticas_pelos_clientes_e_colaboradores_para_selecao_de_frutas_e_verduras.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório o uso de luvas plásticas pelos clientes e colaboradores para seleção de frutas e verduras nos estabelecimentos que comercializam estes produtos durante o período da Pandemia do Novo Coronavírus e dá outras providências.</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9197/projeto_de_lei_34_2021_-_stoklosa_-_institui_no_calendario_municipal_o_dia_de_concientizacao_e_combate_ao_feminicidio_e_a_violencia_contra_a_mulher.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9197/projeto_de_lei_34_2021_-_stoklosa_-_institui_no_calendario_municipal_o_dia_de_concientizacao_e_combate_ao_feminicidio_e_a_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Municipal o dia da “Conscientização e Combate ao Feminicídio e à Violência contra a Mulher”.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9220/projeto_de_lei_35_2021_-_stoklosa_-_dispoe_sobre_a_instituicao_do_programa__adote_um_ponto_de_onibus_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9220/projeto_de_lei_35_2021_-_stoklosa_-_dispoe_sobre_a_instituicao_do_programa__adote_um_ponto_de_onibus_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa “Adote um Ponto de Ônibus” e dá outras providências.</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Bela, Ezequiel Andrad'S, Gerson Piazzetta, Luiz Nego, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9240/projeto_de_lei_36_2021_-_izabel_-_dispoe_sobre_a_denominacao_da_unidade_basica_de_saude_localizada_no_bairro_pontal_do_norte.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9240/projeto_de_lei_36_2021_-_izabel_-_dispoe_sobre_a_denominacao_da_unidade_basica_de_saude_localizada_no_bairro_pontal_do_norte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Unidade Básica de Saúde localizada no bairro Pontal do Norte</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9241/projeto_de_lei_37_2021_-_ezequiel_-_declara_como_utilidade_publica_a_associacao_de_pais_e_amigos_do_autista_de_itapoa_-_ama.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9241/projeto_de_lei_37_2021_-_ezequiel_-_declara_como_utilidade_publica_a_associacao_de_pais_e_amigos_do_autista_de_itapoa_-_ama.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública a Associação de Pais e Amigos do Autista de Itapoá (AMA) no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Fernando da Barra</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9246/projeto_de_lei__40_2021_-_fernando_-_denomina_via_publica_localizada_no_bairro_sai_mirim_como_estrada_do_bananal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9246/projeto_de_lei__40_2021_-_fernando_-_denomina_via_publica_localizada_no_bairro_sai_mirim_como_estrada_do_bananal.pdf</t>
   </si>
   <si>
     <t>Denomina via pública localizada no Bairro Saí-Mirim como “Estrada do Bananal”, no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Luiz Nego</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9247/projeto_de_lei_41_2021_-_luiz_-_autoriza_o_poder_executivo_de_itapoa_a_exigir_a_limpeza_e_a_desinfeccao_das_cisternas_e_caixas_de_agua.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9247/projeto_de_lei_41_2021_-_luiz_-_autoriza_o_poder_executivo_de_itapoa_a_exigir_a_limpeza_e_a_desinfeccao_das_cisternas_e_caixas_de_agua.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Itapoá a exigir a limpeza e a desinfecção das cisternas e caixas de água dos edifícios residenciais multifamiliares, repartições públicas e edifícios comerciais situados dentro do Município.</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9267/projeto_de_lei_42_2021_-_stoklosa_-_institui_a__ficha_limpa_municipal__para_nomeacao_de_secretarios_diretores_cargos_comissionados_e_de_confianca.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9267/projeto_de_lei_42_2021_-_stoklosa_-_institui_a__ficha_limpa_municipal__para_nomeacao_de_secretarios_diretores_cargos_comissionados_e_de_confianca.pdf</t>
   </si>
   <si>
     <t>Institui a “Ficha Limpa Municipal” para a nomeação de secretários, diretores, cargos comissionados e de confiança na administração direta e indireta do Poder Executivo e Legislativo  Municipal.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9355/projeto_de_lei_49_2021_-_stoklosa_-_institui_a_semana_municipal_do_ciclismo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9355/projeto_de_lei_49_2021_-_stoklosa_-_institui_a_semana_municipal_do_ciclismo.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo e dá outras providências.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9378/plo_no_51_2021_-_institui_o_mercado_da_maria_com_ass_sergio_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9378/plo_no_51_2021_-_institui_o_mercado_da_maria_com_ass_sergio_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Mercado Público Municipal de Itapoá, denominado Mercado da Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9385/projeto_de_lei_52_2021_-_stoklosa_-_institui_o_banco_de_ideias_legislativas_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9385/projeto_de_lei_52_2021_-_stoklosa_-_institui_o_banco_de_ideias_legislativas_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas e dá outras providências.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9458/projeto_de_lei_54_2021_-_stoklosa_-_dispoe_sobre_a_implantacao_de_medidor_de_velocidade_eletronica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9458/projeto_de_lei_54_2021_-_stoklosa_-_dispoe_sobre_a_implantacao_de_medidor_de_velocidade_eletronica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de medidor de velocidade eletrônica e dá outras providências.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9469/projeto_de_lei_55_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_o_palco_aberto_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9469/projeto_de_lei_55_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_o_palco_aberto_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o “Palco Aberto de Itapoá” e dá outras providências.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9470/projeto_de_lei_56_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_o_portal_virtual_do_turismo_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9470/projeto_de_lei_56_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_o_portal_virtual_do_turismo_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o “Portal Virtual do Turismo de Itapoá” e dá outras providências.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9478/projeto_de_lei_57_2021_-_stoklosa_-_institui_a_ficha_limpa_municipal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9478/projeto_de_lei_57_2021_-_stoklosa_-_institui_a_ficha_limpa_municipal.pdf</t>
   </si>
   <si>
     <t>Institui a “Ficha Limpa Municipal” para a nomeação de secretários, diretores, cargos comissionados e de confiança na administração direta e indireta dos Poderes Executivo e Legislativo Municipais.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9497/projeto_de_lei_58_2021_-_izabel_-_dispoe_sobre_a_denominacao_do_posto_de_saude_do_balneario_paese.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9497/projeto_de_lei_58_2021_-_izabel_-_dispoe_sobre_a_denominacao_do_posto_de_saude_do_balneario_paese.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Posto de Saúde do Balneário Paese.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Luiz Nego, Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9500/projeto_de_lei_60_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_a_semana_de_seguranca_do_motociclista.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9500/projeto_de_lei_60_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_a_semana_de_seguranca_do_motociclista.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Instituir a “Semana de Segurança do Motociclista” e dá outras providências.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9501/projeto_de_lei_61_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_no_municipio_uma_pista_oficial_de_motocross.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9501/projeto_de_lei_61_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_no_municipio_uma_pista_oficial_de_motocross.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir no Município uma “Pista Oficial de Motocross” e dá outras providências.</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9522/projeto_de_lei_62_2021_-_stoklosa_-_institui_a_biblioteca_digital_municipal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9522/projeto_de_lei_62_2021_-_stoklosa_-_institui_a_biblioteca_digital_municipal.pdf</t>
   </si>
   <si>
     <t>Institui a “Biblioteca Digital Municipal” e dá outras providências.</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9523/projeto_de_lei_63_2021_-_luiz_-_institui_no_municipio_de_itapoa_a_campanha__agosto_lilas_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9523/projeto_de_lei_63_2021_-_luiz_-_institui_no_municipio_de_itapoa_a_campanha__agosto_lilas_.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Itapoá a campanha “Agosto Lilás” e dá outras providências.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Luiz Nego, Bela, Paulo Neres</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9567/projeto_de_lei_67_2021_-_luiz_-_institui_diretrizes_para_a_politica_publica_menstruacao_sem_tabu.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9567/projeto_de_lei_67_2021_-_luiz_-_institui_diretrizes_para_a_politica_publica_menstruacao_sem_tabu.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para a Política Pública de conscientização sobre a menstruação e a universalização do acesso a absorventes higiênicos no Município de Itapoá/SC, denominada Menstruação sem Tabu.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9565/projeto_de_lei_68_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_diretrizes_de_politicas_publicas_para_a_inclusao_social_da_comunidade_no_tenis_de_quadra.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9565/projeto_de_lei_68_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_diretrizes_de_politicas_publicas_para_a_inclusao_social_da_comunidade_no_tenis_de_quadra.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir diretrizes de Políticas Públicas para a inclusão social da Comunidade no Tênis de Quadra no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9568/projeto_de_lei_69_2021_-_luiz_-_altera_a_lei_n._409-2012_que_denomina_nomes_de_vias_publicas.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9568/projeto_de_lei_69_2021_-_luiz_-_altera_a_lei_n._409-2012_que_denomina_nomes_de_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 409/2012 que denomina nomes de vias públicas.</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9574/projeto_de_lei_70_2021_-_ezequiel_-_altera_a_lei_n._274-2010.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9574/projeto_de_lei_70_2021_-_ezequiel_-_altera_a_lei_n._274-2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 274/2010 que dispõe sobre a coleta de resíduos inertes através de caçambas estacionárias, seu transporte, deposição, tratamento e destinação final, e dá outras providências.</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Luiz Nego, Fernando da Barra, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9599/projeto_de_lei_71_2021_-_luiz_-_dispoe_sobre_a_atividade_comercial_de_exploracao_de_esportes_nauticos_e_altera_a_lei_ordinaria_n._140-2007.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9599/projeto_de_lei_71_2021_-_luiz_-_dispoe_sobre_a_atividade_comercial_de_exploracao_de_esportes_nauticos_e_altera_a_lei_ordinaria_n._140-2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atividade comercial de exploração de esportes náuticos e altera a Lei Ordinária n. 140/2007.</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9628/projeto_de_lei_76_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_politicas_publicas_com_fim_a_promover_a_inclusao_digital.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9628/projeto_de_lei_76_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_politicas_publicas_com_fim_a_promover_a_inclusao_digital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir políticas públicas com fim a promover a “Inclusão Digital” no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9629/projeto_de_lei_77_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_a_praca_do_vovo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9629/projeto_de_lei_77_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_a_praca_do_vovo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Instituir a “Praça do Vovô” no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9627/projeto_de_lei_78_2021_-_luiz_-_dispoe_sobre_a_denominacao_de_via_publica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9627/projeto_de_lei_78_2021_-_luiz_-_dispoe_sobre_a_denominacao_de_via_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública como “Rua Afonso Sell”.</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Tiago de Oliveira, Bela, Fernando da Barra, Gerson Piazzetta, Luiz Nego, Paulo Neres</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9636/projeto_de_lei_79_2021_-_tiago_-_denomina_via_publica_localizada_no_bairro_sao_jose_ii_como_rua_graxaim.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9636/projeto_de_lei_79_2021_-_tiago_-_denomina_via_publica_localizada_no_bairro_sao_jose_ii_como_rua_graxaim.pdf</t>
   </si>
   <si>
     <t>Denomina via pública localizada no Bairro São José II como Rua Graxaim, no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9648/projeto_de_lei_80_2021_-_stoklosa_-_dispoe_sobre_a_obrigatoriedade_de_exibicao_de_videos_educativos_antidrogas_nas_aberturas_de_shows_eventos_publicos_ou_privados.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9648/projeto_de_lei_80_2021_-_stoklosa_-_dispoe_sobre_a_obrigatoriedade_de_exibicao_de_videos_educativos_antidrogas_nas_aberturas_de_shows_eventos_publicos_ou_privados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de exibição de vídeos educativos antidrogas nas aberturas de shows, eventos públicos ou privados e dá outras providências.</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9649/projeto_de_lei_81_2021_-_luiz_-_autoriza_o_poder_executivo_a_promover_a_instalacao_de_bituqueiras_no_ambito_do_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9649/projeto_de_lei_81_2021_-_luiz_-_autoriza_o_poder_executivo_a_promover_a_instalacao_de_bituqueiras_no_ambito_do_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a instalação de bituqueiras no âmbito do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Paulo Neres, Luiz Nego</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9651/projeto_de_lei_83_2021_-_paulo_-_autoriza_o_poder_executivo_a_instalar_bicicletarios_nas_escolas_publicas_da_rede_municipal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9651/projeto_de_lei_83_2021_-_paulo_-_autoriza_o_poder_executivo_a_instalar_bicicletarios_nas_escolas_publicas_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instalar bicicletários nas escolas públicas da Rede Municipal no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9667/plo_no_84_2021_-_alteracao_lei_1087_2021_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9667/plo_no_84_2021_-_alteracao_lei_1087_2021_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1087, de 27 de julho de 2021, que institui o Mercado Público Municipal, denominado Mercado da Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Fernando da Barra, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9679/projeto_de_lei_85_2021_-_fernando_-dispoe_sobre_a_criacao_do_programa_empresa_amiga_do_esporte_e_do_lazer.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9679/projeto_de_lei_85_2021_-_fernando_-dispoe_sobre_a_criacao_do_programa_empresa_amiga_do_esporte_e_do_lazer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa “Empresa amiga do esporte e do lazer”, no Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Gerson Piazzetta</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9680/projeto_de_lei_89_2021_-_gerson_-_altera_a_lei_n._15-1997_que_da_denominacao_a_via_publica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9680/projeto_de_lei_89_2021_-_gerson_-_altera_a_lei_n._15-1997_que_da_denominacao_a_via_publica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 15/1997 que dá denominação à via pública.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9723/projeto_de_lei_92_2021_-_luiz_-_codifica_o_direito_animal_conforme_normas_municipais_n._818_n._821_n._831_n._893_n._894_e_amplia_a_protecao_animal..pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9723/projeto_de_lei_92_2021_-_luiz_-_codifica_o_direito_animal_conforme_normas_municipais_n._818_n._821_n._831_n._893_n._894_e_amplia_a_protecao_animal..pdf</t>
   </si>
   <si>
     <t>Codifica o Direito Animal conforme normas municipais n. 818, de 03 de dezembro de 2018, n. 821, de 26 de novembro de 2018, n. 831, de 20 de dezembro de 2018, n. 893, de 05 de agosto de 2019, e n. 894, de 19 de agosto, de 2019 e amplia a proteção animal.</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9755/plo_no_95_2021_-_desafetacao_praca_principe_para_eeb_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9755/plo_no_95_2021_-_desafetacao_praca_principe_para_eeb_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9738/projeto_de_lei_96_2021_-_stoklosa_-_dispoe_sobre_a_divulgacao_de_informacoes_referente_a_aplicacao_de_recursos_derivados_de_multas_de_transito_aplicadas_no_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9738/projeto_de_lei_96_2021_-_stoklosa_-_dispoe_sobre_a_divulgacao_de_informacoes_referente_a_aplicacao_de_recursos_derivados_de_multas_de_transito_aplicadas_no_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de informações referente à aplicação de recursos derivados de multas de trânsito aplicadas no Município de Itapoá.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9864/plo_no_99_2021_-_autoriza_convenio_redeh_-_com_plano_de_trabalho_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9864/plo_no_99_2021_-_autoriza_convenio_redeh_-_com_plano_de_trabalho_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza celebrar convênio com a Associação da REDEH Beneficência Cristã, entidade filantrópica sem fins lucrativos.</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9783/plo_no_100_2021_-_ratifica_protocolo_intencoes_cim_amunesc_-_com_anexo_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9783/plo_no_100_2021_-_ratifica_protocolo_intencoes_cim_amunesc_-_com_anexo_ass.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções do Consórcio Intermunicipal Multifinalitário da Região da Amunesc – CIM-AMUNESC.</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9784/plo_no_101_2021_-_cria_medalha_maria_catarinense_com_anexo_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9784/plo_no_101_2021_-_cria_medalha_maria_catarinense_com_anexo_ass.pdf</t>
   </si>
   <si>
     <t>Cria Medalha de Honra ao Mérito “Maria Catarinense” no Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9799/plo_no_102_2021_-_suplementacao_anulacao_parcial_dotacao_-_sed_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9799/plo_no_102_2021_-_suplementacao_anulacao_parcial_dotacao_-_sed_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares por anulação parcial de dotação.</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9785/projeto_de_lei_103_2021_-_luiz_-_dispoe_sobre_a_obrigatoriedade_de_socorro_aos_animais_atropelados_no_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9785/projeto_de_lei_103_2021_-_luiz_-_dispoe_sobre_a_obrigatoriedade_de_socorro_aos_animais_atropelados_no_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de socorro aos animais atropelados no município de Itapoá/SC e dá outras providências.</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Paulo Neres, Bela, Fernando da Barra, Luiz Nego</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9786/projeto_de_lei_104_2021_-_paulo_-_autoriza_o_municipio_de_itapoa_a_implantar_o_programa_deauxilio_ao_pescador_artesanal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9786/projeto_de_lei_104_2021_-_paulo_-_autoriza_o_municipio_de_itapoa_a_implantar_o_programa_deauxilio_ao_pescador_artesanal.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Itapoá a implantar o Programa de Auxílio ao Pescador Artesanal, por meio da doação do “Kit Pescador”.</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9798/projeto_de_lei_105_2021_-_stoklosa_-_inclui_no_calendario_oficial_de_eventos_do_municipio_o_evento_um_dia_sem_lixo..pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9798/projeto_de_lei_105_2021_-_stoklosa_-_inclui_no_calendario_oficial_de_eventos_do_municipio_o_evento_um_dia_sem_lixo..pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do Município, o evento “Um Dia Sem Lixo”.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9817/plo_no_106_2021_-_suplementacao_credito_especial_-_sms.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9817/plo_no_106_2021_-_suplementacao_credito_especial_-_sms.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial por anulação parcial de dotação.</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9847/plo_no_107_2021_-_cessao_de_uso_bombeiros_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9847/plo_no_107_2021_-_cessao_de_uso_bombeiros_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapoá a celebrar Termo de Cessão de Uso de bens móveis com o Estado de Santa Catarina, através do Corpo de Bombeiros_x000D_
 Militar de Santa Catarina, e dá outras providências.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9818/plo_108_2021_-_altera_lm_1087_2018_-_mercado_da_maria_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9818/plo_108_2021_-_altera_lm_1087_2018_-_mercado_da_maria_ass.pdf</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9828/projeto_de_lei_109_2021_-_stoklosa_-_institui_o_premio_jovem_empreendedor_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9828/projeto_de_lei_109_2021_-_stoklosa_-_institui_o_premio_jovem_empreendedor_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio “Jovem Empreendedor” de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9881/projeto_de_lei_110_2021_-_tiago_-_denomina_via_publica_estrada_belisario_lenzi_no_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9881/projeto_de_lei_110_2021_-_tiago_-_denomina_via_publica_estrada_belisario_lenzi_no_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Denomina via pública “Estrada Belisario Lenzi” no município de Itapoá /SC.</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Bela, Ezequiel Andrad'S, Fernando da Barra, Gerson Piazzetta, Luiz Nego, Paulo Neres, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9906/projeto_de_lei_111_2021_-_bela_-_inclui_no_calendario_turistico_do_municipio_de_itapoa_o_dia_do_nativo_e_a_semana_da_cultura_caicara.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9906/projeto_de_lei_111_2021_-_bela_-_inclui_no_calendario_turistico_do_municipio_de_itapoa_o_dia_do_nativo_e_a_semana_da_cultura_caicara.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Turístico do município de Itapoá o “Dia do Nativo” e a “Semana da Cultura Caiçara” e dá outras providências.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9910/projeto_de_lei_112_2021_-_stoklosa_-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibromialgia_no_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9910/projeto_de_lei_112_2021_-_stoklosa_-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibromialgia_no_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia no Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10033/plo_no_113_2021_-_altera_lc_793_2018_-_cessao_servidores_delegacia_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10033/plo_no_113_2021_-_altera_lc_793_2018_-_cessao_servidores_delegacia_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 793, de 13 de agosto de 2018, que Autoriza o Poder Executivo Municipal a celebrar convênio com a Delegacia de Polícia de Itapoá, objetivando a cessão de servidores efetivos e dá outras providências.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9950/plo_no_114_2021_-_altera_lm_1070_2021_-_prazo_refis_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9950/plo_no_114_2021_-_altera_lm_1070_2021_-_prazo_refis_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 1070, de 19 de maio de 2021, que institui o Programa de Regularização Fiscal – REFIS – no âmbito do município de Itapoá e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9975/plo_no_115_2021_-_suplementacao_anulacao_parcial_dotacao_-_sms_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9975/plo_no_115_2021_-_suplementacao_anulacao_parcial_dotacao_-_sms_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares por anulação parcial de dotação, para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9961/projeto_de_lei_116_2021_-_stoklosa_-_denomina_como_estrada_hercilio_leandro_carneiro_a_via_publica_localizada_no_bairro_rural_sai_mirim.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9961/projeto_de_lei_116_2021_-_stoklosa_-_denomina_como_estrada_hercilio_leandro_carneiro_a_via_publica_localizada_no_bairro_rural_sai_mirim.pdf</t>
   </si>
   <si>
     <t>Denomina como “Estrada Hercílio Leandro Carneiro” a via pública localizada no bairro rural Saí Mirim, no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9982/projeto_de_lei_117_2021_-_stoklosa_-_altera_a_lei_municipal_n._220_de_2009_e_a_lei_municipal_n._436_de_2013.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9982/projeto_de_lei_117_2021_-_stoklosa_-_altera_a_lei_municipal_n._220_de_2009_e_a_lei_municipal_n._436_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 220, de 23 de abril de 2009, e a Lei Municipal n. 436, de 16 de abril de 2013, que dispõem sobre a concessão do Título de Cidadão Honorário, criam a Medalha de Honra ao Mérito e dão outras providências.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9993/projeto_de_lei_118_2021_-_bela_-_altera_a_lei_municipal_n._479_de_23_de_outubro_de_2013.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9993/projeto_de_lei_118_2021_-_bela_-_altera_a_lei_municipal_n._479_de_23_de_outubro_de_2013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 479, de 23 de outubro de 2013, que denomina nome de Rua “Estrada Água Branca”.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10011/plo_no_119_2021_-_plano_foral_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10011/plo_no_119_2021_-_plano_foral_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Desenvolvimento da Música no município de Itapoá, denominado PLANO FORAL, e dá outras providências.</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10014/plo_no_120_2021_-_suplementacao_excesso_arrecadacao_-_varias__ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10014/plo_no_120_2021_-_suplementacao_excesso_arrecadacao_-_varias__ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar proveniente de excesso de arrecadação, para as Secretarias de Desenvolvimento Social e Econômico, de Agricultura e Pesca, de Meio Ambiente, de Obras e Serviços Públicos, da Fazenda, Gabinete do Prefeito, da Saúde e de Assistência Social.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10015/plo_no_121_2021_-_suplementacao_excesso_arrecadacao_-_sed_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10015/plo_no_121_2021_-_suplementacao_excesso_arrecadacao_-_sed_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, proveniente de excesso de arrecadação, para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10034/plo_no_122_2021_-_institui_a_previdencia_complementar_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10034/plo_no_122_2021_-_institui_a_previdencia_complementar_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar – RCP – no âmbito do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10016/plo_no_123_2021_-_suplementacao_anulacao_parcial_dotacao_-_sed_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10016/plo_no_123_2021_-_suplementacao_anulacao_parcial_dotacao_-_sed_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares por anulação parcial de dotação, para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10017/plo_no_124_2021_-_suplementacao_anulcao_parcial_dotacao_-_smtc_e_cbmi_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10017/plo_no_124_2021_-_suplementacao_anulcao_parcial_dotacao_-_smtc_e_cbmi_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar por anulação parcial de dotação, para a Secretaria de Turismo e Cultura e_x000D_
 para o Funrebom.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10035/plo_no_125_2021_-_altera_lm_926_2019_-_food_trucks__ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10035/plo_no_125_2021_-_altera_lm_926_2019_-_food_trucks__ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 926, de 11 de outubro de 2019, que dispõe sobre a comercialização de comida e de bebidas por veículos denominados Food Trucks no_x000D_
 município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8899/plc_no_01_2021-_altera_a_lcm_no_041_2014_-_ipesi_correto_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8899/plc_no_01_2021-_altera_a_lcm_no_041_2014_-_ipesi_correto_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 041, de 16 de julho de 2014, que dispõe sobre a reorganização do Regime Próprio de Previdência Social dos Servidores Públicos do Município de Itapoá, e adota outras providências, atendendo a determinação do art. 9º, §4º da Emenda Constitucional nº 103/2019.</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8900/plc_no_02_2021_-_altera_a_lcm_no_044_2014_-_alteracao_assinada.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8900/plc_no_02_2021_-_altera_a_lcm_no_044_2014_-_alteracao_assinada.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal No 044, de 12 de setembro de 2014, que dispõe sobre o regime jurídico dos servidores públicos do município de_x000D_
 Itapoá, das autarquias e das fundações públicas, incluídos os servidores dos regimes de contratação efetiva e temporária, estatutários, estatutários_x000D_
 temporários e demais servidores contratados pela administração direta ou indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8951/plc_n_04_2021_-_altera_lcm_008_-_assessoria_cgp_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8951/plc_n_04_2021_-_altera_lcm_008_-_assessoria_cgp_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal no 008, de 31 de março de 2004, que cria a nova estrutura administrativa no Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9025/plc_no_05_2021_-_cria_agente__de_fiscalizacao_temporaria_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9025/plc_no_05_2021_-_cria_agente__de_fiscalizacao_temporaria_assinado.pdf</t>
   </si>
   <si>
     <t>Cria o cargo temporário de excepcional interesse público: Agente de Fiscalização Temporária, e dá outras providências.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9054/projeto_de_lei_complementar_06_2021_-_ivan_-_altera_a_lei_complementar_44_2014.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9054/projeto_de_lei_complementar_06_2021_-_ivan_-_altera_a_lei_complementar_44_2014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 44/2014 que dispõe sobre o regime jurídico dos servidores públicos do município de Itapoá, das autarquias e das fundações públicas, incluídos os servidores dos regimes de contratação efetiva e temporária, estatutários, estatutários temporários e demais servidores contratados pela administração direta ou indireta, e dá outras providências</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Luiz Nego, Bela, Gerson Piazzetta</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9192/projeto_de_lei_complementar_07_2021_-_luiz_-_altera_o_inciso_i_do_art._7o_da_lei_complementar_70_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9192/projeto_de_lei_complementar_07_2021_-_luiz_-_altera_o_inciso_i_do_art._7o_da_lei_complementar_70_2018.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do art. 7º da Lei Complementar n. 70/2018 a qual dispõe sobre as normas gerais dos Conselhos Municipais, nos termos do artigo 213 da Lei Orgânica do Município de Itapoá, admitindo e estimulando a colaboração popular em todos os campos de atuação do Poder Público.</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9254/plc_no_09_2021_-_altera_lcm_044_2014_-_substituicao_servidor_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9254/plc_no_09_2021_-_altera_lcm_044_2014_-_substituicao_servidor_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal no 044, de 12 de setembro de 2014, que dispõe sobre o regime jurídico dos servidores públicos do município de_x000D_
 Itapoá, das autarquias e das fundações públicas, incluídos os servidores dos regimes de contratação efetiva e temporária, estatutários, estatutários temporários e demais servidores contratados pela administração direta ou indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9307/plc_no_10_2021_-_altera_lcm_103_2021_-_agente__de_fiscalizacao_temporaria_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9307/plc_no_10_2021_-_altera_lcm_103_2021_-_agente__de_fiscalizacao_temporaria_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar no 103, de 25 de março de 2021, que cria o cargo temporário de excepcional interesse público: Agente de Fiscalização Temporária, e dá outras providências.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9800/plc_no_11_2021_-_altera_lcm_73_2018_-_simflor_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9800/plc_no_11_2021_-_altera_lcm_73_2018_-_simflor_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 73, de 24 de setembro de 2018, que dispõe sobre o Sistema Municipal de Conversão Florestal (SIMFLOR) e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10032/plc_no_12_2021_-_altera_lcm_41_2014_e_revoga_art_3_lcm_101_2021_-_ipesi_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10032/plc_no_12_2021_-_altera_lcm_41_2014_e_revoga_art_3_lcm_101_2021_-_ipesi_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 41, de 16 de julho de 2014, que dispõe sobre a reorganização do regime próprio de previdência social dos servidores_x000D_
 públicos do município de Itapoá, e revoga dispositivo da Lei Complementar nº 101, de 02 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9026/pls_no_01_2021_ao_plc_n_04_2021_-_altera_lcm_008_-_assessoria_cgp_as.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9026/pls_no_01_2021_ao_plc_n_04_2021_-_altera_lcm_008_-_assessoria_cgp_as.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo n. 01/2021 ao Projeto de Lei Complementar n. 04/2021 de 22 de janeiro de 2021, que Altera a Lei Complementar Municipal nº 008, de 31 de março de 2004, que cria a nova estrutura administrativa no Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora, Tiago de Oliveira, Fernando da Barra, Luiz Nego</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9266/projeto_de_resolucao_01_2021_-_mesa_diretora_-_institui_e_regulamenta_o_programa_de_teletrabalho_para_servidores_da_camara_municipal_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9266/projeto_de_resolucao_01_2021_-_mesa_diretora_-_institui_e_regulamenta_o_programa_de_teletrabalho_para_servidores_da_camara_municipal_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Programa de Teletrabalho para Servidores da Câmara Municipal de Itapoá (SC), nos termos e condições de adesão e de manutenção ao Programa definidos na presente Resolução e dá outras providências.</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9344/projeto_de_resolucao_02-2021_-_mesa_diretora_-_criacao_comissao_especial_revisao_regimento_interno.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9344/projeto_de_resolucao_02-2021_-_mesa_diretora_-_criacao_comissao_especial_revisao_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial para revisão do Regimento Interno da Câmara Municipal de Itapoá/SC.</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9345/projeto_de_resolucao_03-2021_-_mesa_diretora_-_criacao_comissao_especial_revisao_da_lei_organica_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9345/projeto_de_resolucao_03-2021_-_mesa_diretora_-_criacao_comissao_especial_revisao_da_lei_organica_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial para revisão da Lei Orgânica do Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>Bela, Luiz Nego, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9542/projeto_de_resolucao_04_2021.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9542/projeto_de_resolucao_04_2021.pdf</t>
   </si>
   <si>
     <t>Modifica, acrescenta e suprime dispositivos do Regimento Interno da Câmara Municipal de Itapoá.</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9915/projeto_de_resolucao_05_2021_-_mesa_diretora_-_criacao_da_escola_do_legislativo_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9915/projeto_de_resolucao_05_2021_-_mesa_diretora_-_criacao_da_escola_do_legislativo_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo, no âmbito da Câmara Municipal de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10018/1-projeto_de_resolucao_06-2021_-_mesa_diretora_-_altera_a_resolucao_no_07-2014.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10018/1-projeto_de_resolucao_06-2021_-_mesa_diretora_-_altera_a_resolucao_no_07-2014.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Legislativa nº 07/2014, que dispõe sobre a estrutura administrativa e o plano de carreira do Poder Legislativo do município de Itapoá/SC, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1644,68 +1644,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9049/plo_no_01_2021_-_autoriza_adquirir_e_fornecer_materiais_-_ponte_bom_futuro-com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8925/projeto_de_lei_02_2021_-_ivan_-_dispoe_sobre_sistemas_de_captacao_armazenamento_e_aproveitamento_de_aguas_pluviais_para_fins_nao_potaveis_nas_edificacoes_do_poder_publico_e_privado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8936/projeto_de_lei_03_2021_-_stoklosa_-_dispoe_sobre_a_denominacao_do_parque_linear.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8967/projeto_de_lei_08_2021_-_ezequiel_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_dos_cronogramas_das_atividades_que_serao_realizados_pela_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9050/plo_no_10_2021_-_desafetacao_ruas_sao_jose_-_com_anexo_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9029/projeto_de_lei_11_2021_-_tiago_-_denomina_via_publica_localizada_no_bairro_itapema_do_norte_como_travessa_dailton_jose_grassi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9028/projeto_de_lei_14_2021_-_stoklosa_-_altera_a_lei_municipal_945_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9032/projeto_de_lei_16_2021_-_stoklosa_-_veda_quaisquer_determinacoes_de_fechamento_total_das_igrejas_e_templos_religiosos_de_qualquer_crenca_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9160/plo_no_17_2021_-_autoriza_o_pem_a_adotar_acoes_em_cooperacao_com_a_cef_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9100/projeto_de_lei_18_2021_-_stoklosa_-_altera_a_lei_municipal_814_2018_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9101/projeto_de_lei_19_2021_-_stoklosa_-_institui_o_programa_de_incentivo_a_implantacao_de_hortas_comunitarias_e_compostagem.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9233/plo_no_20_2021_-_altera_lm_no_042_2001_e_revoga_lm_no_885_2019_-_rua_dos_passarinhos_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9234/plo_no_21_2021_-_institui_o_programa_juro_zero_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9235/plo_no_22_2021_-_autoriza_stc_participar_anseditur_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9162/projeto_de_lei_27_2021_-_bela_-_dispoe_sobre_a_denominacao_da_ponte_localizada_na_estrada_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9166/projeto_de_lei_29_2021_-_stoklosa_-_dispoe_sobre_a_doacao_de_sucatas_para_entidades_beneficentes_e_filantropicas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9333/plo_no_30_2021_-_itapoa_bem__simples_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9196/projeto_de_lei_32_2021_-_ivan_-_torna_obrigatorio_o_uso_de_luvas_plasticas_pelos_clientes_e_colaboradores_para_selecao_de_frutas_e_verduras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9197/projeto_de_lei_34_2021_-_stoklosa_-_institui_no_calendario_municipal_o_dia_de_concientizacao_e_combate_ao_feminicidio_e_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9220/projeto_de_lei_35_2021_-_stoklosa_-_dispoe_sobre_a_instituicao_do_programa__adote_um_ponto_de_onibus_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9240/projeto_de_lei_36_2021_-_izabel_-_dispoe_sobre_a_denominacao_da_unidade_basica_de_saude_localizada_no_bairro_pontal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9241/projeto_de_lei_37_2021_-_ezequiel_-_declara_como_utilidade_publica_a_associacao_de_pais_e_amigos_do_autista_de_itapoa_-_ama.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9246/projeto_de_lei__40_2021_-_fernando_-_denomina_via_publica_localizada_no_bairro_sai_mirim_como_estrada_do_bananal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9247/projeto_de_lei_41_2021_-_luiz_-_autoriza_o_poder_executivo_de_itapoa_a_exigir_a_limpeza_e_a_desinfeccao_das_cisternas_e_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9267/projeto_de_lei_42_2021_-_stoklosa_-_institui_a__ficha_limpa_municipal__para_nomeacao_de_secretarios_diretores_cargos_comissionados_e_de_confianca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9355/projeto_de_lei_49_2021_-_stoklosa_-_institui_a_semana_municipal_do_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9378/plo_no_51_2021_-_institui_o_mercado_da_maria_com_ass_sergio_ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9385/projeto_de_lei_52_2021_-_stoklosa_-_institui_o_banco_de_ideias_legislativas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9458/projeto_de_lei_54_2021_-_stoklosa_-_dispoe_sobre_a_implantacao_de_medidor_de_velocidade_eletronica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9469/projeto_de_lei_55_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_o_palco_aberto_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9470/projeto_de_lei_56_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_o_portal_virtual_do_turismo_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9478/projeto_de_lei_57_2021_-_stoklosa_-_institui_a_ficha_limpa_municipal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9497/projeto_de_lei_58_2021_-_izabel_-_dispoe_sobre_a_denominacao_do_posto_de_saude_do_balneario_paese.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9500/projeto_de_lei_60_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_a_semana_de_seguranca_do_motociclista.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9501/projeto_de_lei_61_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_no_municipio_uma_pista_oficial_de_motocross.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9522/projeto_de_lei_62_2021_-_stoklosa_-_institui_a_biblioteca_digital_municipal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9523/projeto_de_lei_63_2021_-_luiz_-_institui_no_municipio_de_itapoa_a_campanha__agosto_lilas_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9567/projeto_de_lei_67_2021_-_luiz_-_institui_diretrizes_para_a_politica_publica_menstruacao_sem_tabu.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9565/projeto_de_lei_68_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_diretrizes_de_politicas_publicas_para_a_inclusao_social_da_comunidade_no_tenis_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9568/projeto_de_lei_69_2021_-_luiz_-_altera_a_lei_n._409-2012_que_denomina_nomes_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9574/projeto_de_lei_70_2021_-_ezequiel_-_altera_a_lei_n._274-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9599/projeto_de_lei_71_2021_-_luiz_-_dispoe_sobre_a_atividade_comercial_de_exploracao_de_esportes_nauticos_e_altera_a_lei_ordinaria_n._140-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9628/projeto_de_lei_76_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_politicas_publicas_com_fim_a_promover_a_inclusao_digital.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9629/projeto_de_lei_77_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_a_praca_do_vovo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9627/projeto_de_lei_78_2021_-_luiz_-_dispoe_sobre_a_denominacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9636/projeto_de_lei_79_2021_-_tiago_-_denomina_via_publica_localizada_no_bairro_sao_jose_ii_como_rua_graxaim.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9648/projeto_de_lei_80_2021_-_stoklosa_-_dispoe_sobre_a_obrigatoriedade_de_exibicao_de_videos_educativos_antidrogas_nas_aberturas_de_shows_eventos_publicos_ou_privados.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9649/projeto_de_lei_81_2021_-_luiz_-_autoriza_o_poder_executivo_a_promover_a_instalacao_de_bituqueiras_no_ambito_do_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9651/projeto_de_lei_83_2021_-_paulo_-_autoriza_o_poder_executivo_a_instalar_bicicletarios_nas_escolas_publicas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9667/plo_no_84_2021_-_alteracao_lei_1087_2021_ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9679/projeto_de_lei_85_2021_-_fernando_-dispoe_sobre_a_criacao_do_programa_empresa_amiga_do_esporte_e_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9680/projeto_de_lei_89_2021_-_gerson_-_altera_a_lei_n._15-1997_que_da_denominacao_a_via_publica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9723/projeto_de_lei_92_2021_-_luiz_-_codifica_o_direito_animal_conforme_normas_municipais_n._818_n._821_n._831_n._893_n._894_e_amplia_a_protecao_animal..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9755/plo_no_95_2021_-_desafetacao_praca_principe_para_eeb_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9738/projeto_de_lei_96_2021_-_stoklosa_-_dispoe_sobre_a_divulgacao_de_informacoes_referente_a_aplicacao_de_recursos_derivados_de_multas_de_transito_aplicadas_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9864/plo_no_99_2021_-_autoriza_convenio_redeh_-_com_plano_de_trabalho_ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9783/plo_no_100_2021_-_ratifica_protocolo_intencoes_cim_amunesc_-_com_anexo_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9784/plo_no_101_2021_-_cria_medalha_maria_catarinense_com_anexo_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9799/plo_no_102_2021_-_suplementacao_anulacao_parcial_dotacao_-_sed_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9785/projeto_de_lei_103_2021_-_luiz_-_dispoe_sobre_a_obrigatoriedade_de_socorro_aos_animais_atropelados_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9786/projeto_de_lei_104_2021_-_paulo_-_autoriza_o_municipio_de_itapoa_a_implantar_o_programa_deauxilio_ao_pescador_artesanal.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9798/projeto_de_lei_105_2021_-_stoklosa_-_inclui_no_calendario_oficial_de_eventos_do_municipio_o_evento_um_dia_sem_lixo..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9817/plo_no_106_2021_-_suplementacao_credito_especial_-_sms.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9847/plo_no_107_2021_-_cessao_de_uso_bombeiros_ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9818/plo_108_2021_-_altera_lm_1087_2018_-_mercado_da_maria_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9828/projeto_de_lei_109_2021_-_stoklosa_-_institui_o_premio_jovem_empreendedor_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9881/projeto_de_lei_110_2021_-_tiago_-_denomina_via_publica_estrada_belisario_lenzi_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9906/projeto_de_lei_111_2021_-_bela_-_inclui_no_calendario_turistico_do_municipio_de_itapoa_o_dia_do_nativo_e_a_semana_da_cultura_caicara.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9910/projeto_de_lei_112_2021_-_stoklosa_-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibromialgia_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10033/plo_no_113_2021_-_altera_lc_793_2018_-_cessao_servidores_delegacia_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9950/plo_no_114_2021_-_altera_lm_1070_2021_-_prazo_refis_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9975/plo_no_115_2021_-_suplementacao_anulacao_parcial_dotacao_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9961/projeto_de_lei_116_2021_-_stoklosa_-_denomina_como_estrada_hercilio_leandro_carneiro_a_via_publica_localizada_no_bairro_rural_sai_mirim.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9982/projeto_de_lei_117_2021_-_stoklosa_-_altera_a_lei_municipal_n._220_de_2009_e_a_lei_municipal_n._436_de_2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9993/projeto_de_lei_118_2021_-_bela_-_altera_a_lei_municipal_n._479_de_23_de_outubro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10011/plo_no_119_2021_-_plano_foral_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10014/plo_no_120_2021_-_suplementacao_excesso_arrecadacao_-_varias__ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10015/plo_no_121_2021_-_suplementacao_excesso_arrecadacao_-_sed_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10034/plo_no_122_2021_-_institui_a_previdencia_complementar_ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10016/plo_no_123_2021_-_suplementacao_anulacao_parcial_dotacao_-_sed_ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10017/plo_no_124_2021_-_suplementacao_anulcao_parcial_dotacao_-_smtc_e_cbmi_ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10035/plo_no_125_2021_-_altera_lm_926_2019_-_food_trucks__ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8899/plc_no_01_2021-_altera_a_lcm_no_041_2014_-_ipesi_correto_ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8900/plc_no_02_2021_-_altera_a_lcm_no_044_2014_-_alteracao_assinada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8951/plc_n_04_2021_-_altera_lcm_008_-_assessoria_cgp_ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9025/plc_no_05_2021_-_cria_agente__de_fiscalizacao_temporaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9054/projeto_de_lei_complementar_06_2021_-_ivan_-_altera_a_lei_complementar_44_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9192/projeto_de_lei_complementar_07_2021_-_luiz_-_altera_o_inciso_i_do_art._7o_da_lei_complementar_70_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9254/plc_no_09_2021_-_altera_lcm_044_2014_-_substituicao_servidor_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9307/plc_no_10_2021_-_altera_lcm_103_2021_-_agente__de_fiscalizacao_temporaria_ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9800/plc_no_11_2021_-_altera_lcm_73_2018_-_simflor_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10032/plc_no_12_2021_-_altera_lcm_41_2014_e_revoga_art_3_lcm_101_2021_-_ipesi_ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9026/pls_no_01_2021_ao_plc_n_04_2021_-_altera_lcm_008_-_assessoria_cgp_as.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9266/projeto_de_resolucao_01_2021_-_mesa_diretora_-_institui_e_regulamenta_o_programa_de_teletrabalho_para_servidores_da_camara_municipal_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9344/projeto_de_resolucao_02-2021_-_mesa_diretora_-_criacao_comissao_especial_revisao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9345/projeto_de_resolucao_03-2021_-_mesa_diretora_-_criacao_comissao_especial_revisao_da_lei_organica_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9542/projeto_de_resolucao_04_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9915/projeto_de_resolucao_05_2021_-_mesa_diretora_-_criacao_da_escola_do_legislativo_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10018/1-projeto_de_resolucao_06-2021_-_mesa_diretora_-_altera_a_resolucao_no_07-2014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9049/plo_no_01_2021_-_autoriza_adquirir_e_fornecer_materiais_-_ponte_bom_futuro-com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8925/projeto_de_lei_02_2021_-_ivan_-_dispoe_sobre_sistemas_de_captacao_armazenamento_e_aproveitamento_de_aguas_pluviais_para_fins_nao_potaveis_nas_edificacoes_do_poder_publico_e_privado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8936/projeto_de_lei_03_2021_-_stoklosa_-_dispoe_sobre_a_denominacao_do_parque_linear.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8967/projeto_de_lei_08_2021_-_ezequiel_-_dispoe_sobre_a_obrigatoriedade_da_divulgacao_dos_cronogramas_das_atividades_que_serao_realizados_pela_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9050/plo_no_10_2021_-_desafetacao_ruas_sao_jose_-_com_anexo_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9029/projeto_de_lei_11_2021_-_tiago_-_denomina_via_publica_localizada_no_bairro_itapema_do_norte_como_travessa_dailton_jose_grassi.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9028/projeto_de_lei_14_2021_-_stoklosa_-_altera_a_lei_municipal_945_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9032/projeto_de_lei_16_2021_-_stoklosa_-_veda_quaisquer_determinacoes_de_fechamento_total_das_igrejas_e_templos_religiosos_de_qualquer_crenca_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9160/plo_no_17_2021_-_autoriza_o_pem_a_adotar_acoes_em_cooperacao_com_a_cef_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9100/projeto_de_lei_18_2021_-_stoklosa_-_altera_a_lei_municipal_814_2018_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9101/projeto_de_lei_19_2021_-_stoklosa_-_institui_o_programa_de_incentivo_a_implantacao_de_hortas_comunitarias_e_compostagem.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9233/plo_no_20_2021_-_altera_lm_no_042_2001_e_revoga_lm_no_885_2019_-_rua_dos_passarinhos_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9234/plo_no_21_2021_-_institui_o_programa_juro_zero_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9235/plo_no_22_2021_-_autoriza_stc_participar_anseditur_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9162/projeto_de_lei_27_2021_-_bela_-_dispoe_sobre_a_denominacao_da_ponte_localizada_na_estrada_jose_alves.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9166/projeto_de_lei_29_2021_-_stoklosa_-_dispoe_sobre_a_doacao_de_sucatas_para_entidades_beneficentes_e_filantropicas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9333/plo_no_30_2021_-_itapoa_bem__simples_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9196/projeto_de_lei_32_2021_-_ivan_-_torna_obrigatorio_o_uso_de_luvas_plasticas_pelos_clientes_e_colaboradores_para_selecao_de_frutas_e_verduras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9197/projeto_de_lei_34_2021_-_stoklosa_-_institui_no_calendario_municipal_o_dia_de_concientizacao_e_combate_ao_feminicidio_e_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9220/projeto_de_lei_35_2021_-_stoklosa_-_dispoe_sobre_a_instituicao_do_programa__adote_um_ponto_de_onibus_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9240/projeto_de_lei_36_2021_-_izabel_-_dispoe_sobre_a_denominacao_da_unidade_basica_de_saude_localizada_no_bairro_pontal_do_norte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9241/projeto_de_lei_37_2021_-_ezequiel_-_declara_como_utilidade_publica_a_associacao_de_pais_e_amigos_do_autista_de_itapoa_-_ama.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9246/projeto_de_lei__40_2021_-_fernando_-_denomina_via_publica_localizada_no_bairro_sai_mirim_como_estrada_do_bananal.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9247/projeto_de_lei_41_2021_-_luiz_-_autoriza_o_poder_executivo_de_itapoa_a_exigir_a_limpeza_e_a_desinfeccao_das_cisternas_e_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9267/projeto_de_lei_42_2021_-_stoklosa_-_institui_a__ficha_limpa_municipal__para_nomeacao_de_secretarios_diretores_cargos_comissionados_e_de_confianca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9355/projeto_de_lei_49_2021_-_stoklosa_-_institui_a_semana_municipal_do_ciclismo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9378/plo_no_51_2021_-_institui_o_mercado_da_maria_com_ass_sergio_ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9385/projeto_de_lei_52_2021_-_stoklosa_-_institui_o_banco_de_ideias_legislativas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9458/projeto_de_lei_54_2021_-_stoklosa_-_dispoe_sobre_a_implantacao_de_medidor_de_velocidade_eletronica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9469/projeto_de_lei_55_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_o_palco_aberto_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9470/projeto_de_lei_56_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_o_portal_virtual_do_turismo_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9478/projeto_de_lei_57_2021_-_stoklosa_-_institui_a_ficha_limpa_municipal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9497/projeto_de_lei_58_2021_-_izabel_-_dispoe_sobre_a_denominacao_do_posto_de_saude_do_balneario_paese.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9500/projeto_de_lei_60_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_a_semana_de_seguranca_do_motociclista.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9501/projeto_de_lei_61_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_no_municipio_uma_pista_oficial_de_motocross.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9522/projeto_de_lei_62_2021_-_stoklosa_-_institui_a_biblioteca_digital_municipal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9523/projeto_de_lei_63_2021_-_luiz_-_institui_no_municipio_de_itapoa_a_campanha__agosto_lilas_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9567/projeto_de_lei_67_2021_-_luiz_-_institui_diretrizes_para_a_politica_publica_menstruacao_sem_tabu.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9565/projeto_de_lei_68_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_diretrizes_de_politicas_publicas_para_a_inclusao_social_da_comunidade_no_tenis_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9568/projeto_de_lei_69_2021_-_luiz_-_altera_a_lei_n._409-2012_que_denomina_nomes_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9574/projeto_de_lei_70_2021_-_ezequiel_-_altera_a_lei_n._274-2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9599/projeto_de_lei_71_2021_-_luiz_-_dispoe_sobre_a_atividade_comercial_de_exploracao_de_esportes_nauticos_e_altera_a_lei_ordinaria_n._140-2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9628/projeto_de_lei_76_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_politicas_publicas_com_fim_a_promover_a_inclusao_digital.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9629/projeto_de_lei_77_2021_-_luiz_-_autoriza_o_poder_executivo_a_instituir_a_praca_do_vovo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9627/projeto_de_lei_78_2021_-_luiz_-_dispoe_sobre_a_denominacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9636/projeto_de_lei_79_2021_-_tiago_-_denomina_via_publica_localizada_no_bairro_sao_jose_ii_como_rua_graxaim.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9648/projeto_de_lei_80_2021_-_stoklosa_-_dispoe_sobre_a_obrigatoriedade_de_exibicao_de_videos_educativos_antidrogas_nas_aberturas_de_shows_eventos_publicos_ou_privados.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9649/projeto_de_lei_81_2021_-_luiz_-_autoriza_o_poder_executivo_a_promover_a_instalacao_de_bituqueiras_no_ambito_do_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9651/projeto_de_lei_83_2021_-_paulo_-_autoriza_o_poder_executivo_a_instalar_bicicletarios_nas_escolas_publicas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9667/plo_no_84_2021_-_alteracao_lei_1087_2021_ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9679/projeto_de_lei_85_2021_-_fernando_-dispoe_sobre_a_criacao_do_programa_empresa_amiga_do_esporte_e_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9680/projeto_de_lei_89_2021_-_gerson_-_altera_a_lei_n._15-1997_que_da_denominacao_a_via_publica.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9723/projeto_de_lei_92_2021_-_luiz_-_codifica_o_direito_animal_conforme_normas_municipais_n._818_n._821_n._831_n._893_n._894_e_amplia_a_protecao_animal..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9755/plo_no_95_2021_-_desafetacao_praca_principe_para_eeb_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9738/projeto_de_lei_96_2021_-_stoklosa_-_dispoe_sobre_a_divulgacao_de_informacoes_referente_a_aplicacao_de_recursos_derivados_de_multas_de_transito_aplicadas_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9864/plo_no_99_2021_-_autoriza_convenio_redeh_-_com_plano_de_trabalho_ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9783/plo_no_100_2021_-_ratifica_protocolo_intencoes_cim_amunesc_-_com_anexo_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9784/plo_no_101_2021_-_cria_medalha_maria_catarinense_com_anexo_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9799/plo_no_102_2021_-_suplementacao_anulacao_parcial_dotacao_-_sed_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9785/projeto_de_lei_103_2021_-_luiz_-_dispoe_sobre_a_obrigatoriedade_de_socorro_aos_animais_atropelados_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9786/projeto_de_lei_104_2021_-_paulo_-_autoriza_o_municipio_de_itapoa_a_implantar_o_programa_deauxilio_ao_pescador_artesanal.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9798/projeto_de_lei_105_2021_-_stoklosa_-_inclui_no_calendario_oficial_de_eventos_do_municipio_o_evento_um_dia_sem_lixo..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9817/plo_no_106_2021_-_suplementacao_credito_especial_-_sms.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9847/plo_no_107_2021_-_cessao_de_uso_bombeiros_ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9818/plo_108_2021_-_altera_lm_1087_2018_-_mercado_da_maria_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9828/projeto_de_lei_109_2021_-_stoklosa_-_institui_o_premio_jovem_empreendedor_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9881/projeto_de_lei_110_2021_-_tiago_-_denomina_via_publica_estrada_belisario_lenzi_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9906/projeto_de_lei_111_2021_-_bela_-_inclui_no_calendario_turistico_do_municipio_de_itapoa_o_dia_do_nativo_e_a_semana_da_cultura_caicara.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9910/projeto_de_lei_112_2021_-_stoklosa_-_dispoe_sobre_o_atendimento_preferencial_as_pessoas_com_fibromialgia_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10033/plo_no_113_2021_-_altera_lc_793_2018_-_cessao_servidores_delegacia_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9950/plo_no_114_2021_-_altera_lm_1070_2021_-_prazo_refis_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9975/plo_no_115_2021_-_suplementacao_anulacao_parcial_dotacao_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9961/projeto_de_lei_116_2021_-_stoklosa_-_denomina_como_estrada_hercilio_leandro_carneiro_a_via_publica_localizada_no_bairro_rural_sai_mirim.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9982/projeto_de_lei_117_2021_-_stoklosa_-_altera_a_lei_municipal_n._220_de_2009_e_a_lei_municipal_n._436_de_2013.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9993/projeto_de_lei_118_2021_-_bela_-_altera_a_lei_municipal_n._479_de_23_de_outubro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10011/plo_no_119_2021_-_plano_foral_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10014/plo_no_120_2021_-_suplementacao_excesso_arrecadacao_-_varias__ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10015/plo_no_121_2021_-_suplementacao_excesso_arrecadacao_-_sed_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10034/plo_no_122_2021_-_institui_a_previdencia_complementar_ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10016/plo_no_123_2021_-_suplementacao_anulacao_parcial_dotacao_-_sed_ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10017/plo_no_124_2021_-_suplementacao_anulcao_parcial_dotacao_-_smtc_e_cbmi_ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10035/plo_no_125_2021_-_altera_lm_926_2019_-_food_trucks__ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8899/plc_no_01_2021-_altera_a_lcm_no_041_2014_-_ipesi_correto_ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8900/plc_no_02_2021_-_altera_a_lcm_no_044_2014_-_alteracao_assinada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/8951/plc_n_04_2021_-_altera_lcm_008_-_assessoria_cgp_ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9025/plc_no_05_2021_-_cria_agente__de_fiscalizacao_temporaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9054/projeto_de_lei_complementar_06_2021_-_ivan_-_altera_a_lei_complementar_44_2014.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9192/projeto_de_lei_complementar_07_2021_-_luiz_-_altera_o_inciso_i_do_art._7o_da_lei_complementar_70_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9254/plc_no_09_2021_-_altera_lcm_044_2014_-_substituicao_servidor_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9307/plc_no_10_2021_-_altera_lcm_103_2021_-_agente__de_fiscalizacao_temporaria_ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9800/plc_no_11_2021_-_altera_lcm_73_2018_-_simflor_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10032/plc_no_12_2021_-_altera_lcm_41_2014_e_revoga_art_3_lcm_101_2021_-_ipesi_ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9026/pls_no_01_2021_ao_plc_n_04_2021_-_altera_lcm_008_-_assessoria_cgp_as.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9266/projeto_de_resolucao_01_2021_-_mesa_diretora_-_institui_e_regulamenta_o_programa_de_teletrabalho_para_servidores_da_camara_municipal_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9344/projeto_de_resolucao_02-2021_-_mesa_diretora_-_criacao_comissao_especial_revisao_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9345/projeto_de_resolucao_03-2021_-_mesa_diretora_-_criacao_comissao_especial_revisao_da_lei_organica_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9542/projeto_de_resolucao_04_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/9915/projeto_de_resolucao_05_2021_-_mesa_diretora_-_criacao_da_escola_do_legislativo_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2021/10018/1-projeto_de_resolucao_06-2021_-_mesa_diretora_-_altera_a_resolucao_no_07-2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="250.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="249.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>