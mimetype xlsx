--- v0 (2025-12-25)
+++ v1 (2026-04-18)
@@ -54,1116 +54,1116 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marlon Roberto Neuber</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10072/plo_no_02_2022_-_fixa_o_indice_de_revisao_geral_anual_dos_servidores_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10072/plo_no_02_2022_-_fixa_o_indice_de_revisao_geral_anual_dos_servidores_ass.pdf</t>
   </si>
   <si>
     <t>Fixa o índice de revisão geral anual das remunerações de todos os servidores públicos e agentes políticos do município de Itapoá/SC e dá outras providências</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10073/plo_no_03_2022_-_concede_reajuste_salarial_aos_servidores_do_p.e_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10073/plo_no_03_2022_-_concede_reajuste_salarial_aos_servidores_do_p.e_ass.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos e do Poder Executivo do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10092/projeto_de_lei_04_2022_-_mesa_diretora_-_autoriza_a_fixacao_de_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10092/projeto_de_lei_04_2022_-_mesa_diretora_-_autoriza_a_fixacao_de_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Autoriza a fixação de índice de revisão geral anual das remunerações dos servidores públicos e agentes políticos do Poder Legislativo de Itapoá/SC.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10093/projeto_de_lei_05_2022_-_mesa_diretora_-_concede_reajuste_salarial_aos_servidores_publicos_do_poder_legislativo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10093/projeto_de_lei_05_2022_-_mesa_diretora_-_concede_reajuste_salarial_aos_servidores_publicos_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos do Poder Legislativo de Itapoá.</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10100/projeto_de_lei_06-2022_-_fixa_os_subsidios_do_prefeito_e_viceprefeito_de_itapoa_sc_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10100/projeto_de_lei_06-2022_-_fixa_os_subsidios_do_prefeito_e_viceprefeito_de_itapoa_sc_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Fixa valor do subsídio dos Secretários Municipais, cria 13º subsídio e terço constitucional de férias para os agentes políticos do Poder Executivo Municipal de Itapoá-SC, e dá outras providências.</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10186/plo_no_08_2022_-_altera_lm_75_2001_-_estatuto_e_plano_de_cargos_sed_1_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10186/plo_no_08_2022_-_altera_lm_75_2001_-_estatuto_e_plano_de_cargos_sed_1_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 75, de 24 de dezembro de 2001, que dispõe sobre o estatuto e institui o plano de carreira e remuneração do pessoal do magistério_x000D_
 público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10284/plo_no_09_2022_-_altera_lm_34_2001_-_sed1_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10284/plo_no_09_2022_-_altera_lm_34_2001_-_sed1_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 34, de 29 de junho de 2001, que cria o Sistema Municipal de Ensino do município de Itapoá e estabelece as diretrizes do Sistema Municipal de Educação.</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10143/plo_no_10_2022_-_suplementacao_superavit_financeiro_-_sad-sdse_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10143/plo_no_10_2022_-_suplementacao_superavit_financeiro_-_sad-sdse_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por superávit financeiro do exercício anterior, para a Secretaria de Administração e Secretaria de Desenvolvimento Social e Econômico.</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial por anulação parcial de dotação para a Secretaria de Segurança Pública e Trânsito.</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.087, de 27 de julho de 2021, que institui o Mercado Público Municipal, denominado Mercado da Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 738, de 06 de novembro de 2017, que dispõe sobre limpeza de terrenos baldios no Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10187/plo_no_15_2022_-_alienacao_de_bens_imoveis_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10187/plo_no_15_2022_-_alienacao_de_bens_imoveis_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo promover leilão para alienar bens imóveis de propriedade do Município de Itapoá e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10167/plo_no_16_2022_-_ratificacao_alteracoes_protocolo_de_intencoes_ciga_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10167/plo_no_16_2022_-_ratificacao_alteracoes_protocolo_de_intencoes_ciga_ass.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções consubstanciado no Contrato de Consórcio Público do Consórcio de Inovação na Gestão Pública (CIGA).</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10168/plo_no_17_2022_-_ratificacao_alteracoes_protocolo_intencoes_aris_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10168/plo_no_17_2022_-_ratificacao_alteracoes_protocolo_intencoes_aris_ass.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções consubstanciado no Contrato de Consórcio Público da Agência Reguladora Intermunicipal de Saneamento (ARIS).</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10188/plo_no_22_2022_-_municipalizacao_do_transito_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10188/plo_no_22_2022_-_municipalizacao_do_transito_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Departamento Itapoaense de Trânsito – DITRAN, órgão municipal executivo de trânsito e a criação da Junta Administrativa de Recursos de Infração – JARI, e dá outras providências.</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10189/plo_no_23_2022_-_suplementacao_superavit_financeiro_-_sas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10189/plo_no_23_2022_-_suplementacao_superavit_financeiro_-_sas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por superávit financeiro do exercício anterior, para a Secretaria de Assistência_x000D_
 Social.</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Bela, Fernando da Barra, Gerson Piazzetta, Luiz Nego, Paulo Neres, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10220/projeto_de_lei_25_2022_-_stoklosa_-_altera_a_lei_municipal_n._744_2017.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10220/projeto_de_lei_25_2022_-_stoklosa_-_altera_a_lei_municipal_n._744_2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 744, de 06 de novembro de 2017, que autoriza o Poder Executivo a conceder auxílio-transporte a estudantes universitários residentes no município de Itapoá.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por anulação parcial de dotação, para a Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10244/plo_no_28_2022_-_suplementacao_anulacao_parcial_-_cbmi_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10244/plo_no_28_2022_-_suplementacao_anulacao_parcial_-_cbmi_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para o Fundo de Reaparelhamento do_x000D_
 Corpo de Bombeiros – FUNREBOM.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10346/plo_no_33_2022_-_institui_jetom_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10346/plo_no_33_2022_-_institui_jetom_ass.pdf</t>
   </si>
   <si>
     <t>Institui Jetom – verba de representação e gratificação pela participação em órgão de deliberação coletiva, aos membros pertencentes à esfera privada e dá outras providências.</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, no âmbito do Programa de Financiamento à Infraestrutura e ao Saneamento – FINISA, para construção de edificações e pavimentação de vias, e dá outras providências.</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aderir ao Programa Badesc Cidades e tomar empréstimo junto ao BADESC – Agência de Fomento do Estado de Santa Catarina S/A, para financiamento de obras do sistema viário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10409/plo_no_37_2022_-_contraturno_escolar_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10409/plo_no_37_2022_-_contraturno_escolar_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa de Contraturno Escolar, denominado Projeto A+, da Rede Municipal de Ensino, estabelece as diretrizes para o seu funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10363/plo_no_38_2022_-_diferenca_inflacao_-_revisao_geral_anual_dos_servidores_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10363/plo_no_38_2022_-_diferenca_inflacao_-_revisao_geral_anual_dos_servidores_ass.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária, acumulada entre janeiro e abril de 2022, à remuneração dos servidores públicos ativos e inativos, agentes políticos e comissionados, da administração direta do Poder Executivo do município de Itapoá.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10371/projeto_de_lei_39_2022_-_mesa_diretora_-.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10371/projeto_de_lei_39_2022_-_mesa_diretora_-.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária, acumulada entre janeiro e abril de 2022, à remuneração dos servidores públicos ativos e inativos, agentes políticos e comissionados, da administração direta do Poder Legislativo do município de Itapoá.</t>
   </si>
   <si>
     <t>10456</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10456/plo_no_40_2022_-_institui_o_nds_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10456/plo_no_40_2022_-_institui_o_nds_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Núcleo de Desenvolvimento Sustentável de Itapoá – NDS, e dá outras providências.</t>
   </si>
   <si>
     <t>10417</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10417/plo_no_42_2022_-_suplementacao_sas_-_credito_especial_-_excesso_de_arrecadacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10417/plo_no_42_2022_-_suplementacao_sas_-_credito_especial_-_excesso_de_arrecadacao_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por excesso de arrecadação, para a Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10418/plo_no_43_2022_-_suplementacao_sed_-_anulacao_parcial_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10418/plo_no_43_2022_-_suplementacao_sed_-_anulacao_parcial_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>10410</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10410/plo_no_44_2022_-_altera_lm_446_2013_-_vale_alimentacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10410/plo_no_44_2022_-_altera_lm_446_2013_-_vale_alimentacao_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 446, de 28 de maio de 2013, que concede vale alimentação aos servidores públicos do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10411/plo_no_45_2022_-_permuta_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10411/plo_no_45_2022_-_permuta_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta e desafeta, bem imóvel do Município de Itapoá, localizada no balneário Saí Mirim, por área particular, localizada balneário Praia do Sayzinho, no atendimento do interesse público, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>10521</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10521/plo_no_46_2022_-_suplementacao_folha-_varias_-_1.844.00000_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10521/plo_no_46_2022_-_suplementacao_folha-_varias_-_1.844.00000_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para a Controladoria Interna, Procuradoria-Geral do Município, e as Secretarias de Administração, Desenvolvimento Social e Econômico, Segurança Pública e Trânsito, Agricultura e Pesca, Meio Ambiente, Fazenda, Fundo Municipal da Assistência Social, Fundo Municipal de Saúde e Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10460/plo_no_47_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10460/plo_no_47_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos “Associação de Pais e Amigos dos Autistas de Itapoá – AMA”, nos termos da Lei Federal nº 13.019, de 31 de julho de 2014 e Decreto Municipal nº 4.332, de 17 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10475/plo_no_51_2022_-_suplementacao_sas_-_excesso_arrecadacao_-_3.26653_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10475/plo_no_51_2022_-_suplementacao_sas_-_excesso_arrecadacao_-_3.26653_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por excesso de arrecadação, para o Fundo Municipal da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10476/plo_no_52_2022_-_suplementacao_sas_-_superavit_-_220.10542_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10476/plo_no_52_2022_-_suplementacao_sas_-_superavit_-_220.10542_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por superávit financeiro do exercício anterior, para o Fundo Municipal da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>10559</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 895, de 19 de agosto de 2019, que estabelece a metodologia para determinação do justo valor para a aquisição de direitos reais pelo_x000D_
 particular na REURB–E, promovida sobre bem pblico e dá outras providências.</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10514/plo_no_54_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10514/plo_no_54_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Esportes e Lazer.</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.165, de 20 de maio de 2022, que autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, no âmbito do Programa de Financiamento à Infraestrutura e ao Saneamento – FINISA, para construção de edificações e pavimentação de vias, e dá outras providências.</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Luiz Nego, Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10507/projeto_de_lei_56_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_06_de_julho_de_2022.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10507/projeto_de_lei_56_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_06_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.177, de 06 de julho de 2022.</t>
   </si>
   <si>
     <t>10522</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10522/plo_no_57_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.218.81900_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10522/plo_no_57_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.218.81900_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>10528</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf</t>
   </si>
   <si>
     <t>10529</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10529/plo_no_61_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10529/plo_no_61_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf</t>
   </si>
   <si>
     <t>10560</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapoá a ingressar no consórcio público da Agência Intermunicipal de Regulação, Controle e Fiscalização de Serviços Públicos Municipais do Médio Vale do Itajaí – AGIR, e dá outras providências.</t>
   </si>
   <si>
     <t>10538</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para a Secretaria de Infraestrutura e Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>10566</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10566/plo_no_65_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10566/plo_no_65_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação de Recursos do FUNDEB, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>10563</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10563/projeto_de_lei_67_2022_-_tiago_-_dispoe_sobre_a_isencao_de_taxas_a_titulo_de_inscricao_em_concursos_publicos_e_processos_seletivos_no_ambito_do_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10563/projeto_de_lei_67_2022_-_tiago_-_dispoe_sobre_a_isencao_de_taxas_a_titulo_de_inscricao_em_concursos_publicos_e_processos_seletivos_no_ambito_do_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de taxas a título de inscrição em concursos públicos e processos seletivos, no âmbito do município de Itapoá/SC, aos eleitores convocados e nomeados para servirem à justiça eleitoral por ocasião dos pleitos eleitorais.</t>
   </si>
   <si>
     <t>10593</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_no_69_2022_-_suplementacao_folha_-_excesso_-_2.230.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_no_69_2022_-_suplementacao_folha_-_excesso_-_2.230.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para as Secretarias de Administração,_x000D_
 Desenvolvimento Social e Econômico, Meio Ambiente, Fazenda, Agricultura e Pesca, Gabinete do Prefeito, Assistência Social e Saúde.</t>
   </si>
   <si>
     <t>10723</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10723/plo_no_70_2022_-_suplementacao_sas_-_anulacao_parcial_-_49.64644_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10723/plo_no_70_2022_-_suplementacao_sas_-_anulacao_parcial_-_49.64644_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para o Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>10594</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para o Fundo Municipal de Saúde e as_x000D_
 Secretarias de Segurança Pública e Trânsito, Esporte e Lazer, Infraestrutura, Fazenda e Administração.</t>
   </si>
   <si>
     <t>10674</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10674/plo_no_73_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_3.000.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10674/plo_no_73_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_3.000.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>10675</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10675/plo_no_74_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_-_223.37196_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10675/plo_no_74_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_-_223.37196_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos_x000D_
 “Associação de Pais e Amigos dos Autistas de Itapoá – AMA”, nos termos da Lei Federal nº 13.019, de 31 de julho de 2014 e Decreto Municipal nº 4.332, de 17 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>10699</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Badesc Cidades e tomar empréstimo junto ao BADESC – Agência De Fomento do Estado de Santa Catarina S/A e dá outras providências.</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa para o exercício financeiro 2023.</t>
   </si>
   <si>
     <t>10739</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10739/plo_no_78_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.035.00000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10739/plo_no_78_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.035.00000_ass_1.pdf</t>
   </si>
   <si>
     <t>10757</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10757/plo_no_79_2022_-_suplementacao_sas_-_excesso_de_arrecadacao_-_1.940.00000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10757/plo_no_79_2022_-_suplementacao_sas_-_excesso_de_arrecadacao_-_1.940.00000_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>10754</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10754/plo_no_80_2022_-_programa_de_incentivo_as_organizacoes_sociais_-_sms_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10754/plo_no_80_2022_-_programa_de_incentivo_as_organizacoes_sociais_-_sms_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Incentivo às Organizações Sociais, cujas atividades sejam dirigidas à saúde pública, no âmbito do município de Itapoá.</t>
   </si>
   <si>
     <t>10755</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10755/plo_no_81_2022_-_autoriza_subvencao_social_-_convenio_-_p.a._24h_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10755/plo_no_81_2022_-_autoriza_subvencao_social_-_convenio_-_p.a._24h_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Itapoá a conceder subvenção social, por meio de convênio, visando firmar parceria em prol da prestação de serviços assistenciais à saúde na unidade de Pronto Atendimento 24 Horas do município.</t>
   </si>
   <si>
     <t>10835</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10835/plo_no_82_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10835/plo_no_82_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder gratificação aos Profissionais da Atenção Básica, e Serviço de Atendimento Móvel de Urgência – SAMU</t>
   </si>
   <si>
     <t>10740</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf</t>
   </si>
   <si>
     <t>10813</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10813/plo_no_86_2022_-_suplementacao_pm_-_excesso_-_49.60000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10813/plo_no_86_2022_-_suplementacao_pm_-_excesso_-_49.60000_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por excesso de arrecadação, para a Secretaria de Segurança Pública e Trânsito.</t>
   </si>
   <si>
     <t>10814</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10814/plo_no_87_2022_-suplementacao_por_anulacao_-_seinfra_-_2.592.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10814/plo_no_87_2022_-suplementacao_por_anulacao_-_seinfra_-_2.592.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, em decorrência do estorno do empenho 3071/2022, para as Secretarias de Infraestrutura, Turismo e Cultura, e Meio Ambiente.</t>
   </si>
   <si>
     <t>10836</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10836/plo_no_89_2022_-_desvinculacao_de_recurso_da_cosip_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10836/plo_no_89_2022_-_desvinculacao_de_recurso_da_cosip_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desvinculação de receitas correntes da Contribuição para Custeio da Iluminação Pública – COSIP, em conformidade com o disposto no art. 76-B, do Ato das Disposições Constitucionais Transitórias, da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>10816</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10816/plo_no_91_2022_-_suplementacao_-_anulacao_-_1.335.46000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10816/plo_no_91_2022_-_suplementacao_-_anulacao_-_1.335.46000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para as Secretarias de Turismo e Cultura, Esporte e Lazer, Agricultura e Pesca, Desenvolvimento Social e Econômico, Planejamento Urbano, Administração, Procuradoria-Geral do Município, Controle Interno e Funrebom.</t>
   </si>
   <si>
     <t>10837</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10837/plo_no_93_2022_-_altera_a_lm_716_2017_-_planta_de_valores_-_tx_alvara_ambulantes_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10837/plo_no_93_2022_-_altera_a_lm_716_2017_-_planta_de_valores_-_tx_alvara_ambulantes_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 716, de 01 de setembro de 2017, que dispõe sobre a Planta de Valores Genéricos do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10882/plo_no_98_2022_-_abono_natalino_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10882/plo_no_98_2022_-_abono_natalino_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder gratificação natalina aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>10883</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10883/plo_no_102_2022_-_suplementacao_sed_-_anulacao_parcial_1.092.39412_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10883/plo_no_102_2022_-_suplementacao_sed_-_anulacao_parcial_1.092.39412_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação de dotação, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>10884</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10884/plo_no_103_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_10.961.26314_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10884/plo_no_103_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_10.961.26314_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por excesso de arrecadação, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>10909</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10909/plo_no_104_2022_-_suplementacao_-_fms_-_2.359.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10909/plo_no_104_2022_-_suplementacao_-_fms_-_2.359.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>10910</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10910/plo_no_105_2022_-_suplementacao_-_tendencia_-_6.824.15543_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10910/plo_no_105_2022_-_suplementacao_-_tendencia_-_6.824.15543_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, proveniente de tendência de excesso de arrecadação, para as Secretarias de Educação, Esporte e Lazer, Turismo e Cultura, Segurança Pública Municipal e Trânsito, Fazenda, Administração, Gabinete do Prefeito, Fundo Municipal de Assistência Social, e Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>10984</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10984/plo_no_108_2022_-_suplementacao_-_anulacao__parcial_-_stc_-_130.30476_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10984/plo_no_108_2022_-_suplementacao_-_anulacao__parcial_-_stc_-_130.30476_-_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>10985</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10985/plo_no_109_2022_-_altera_lm_142_1998_-_repasse_cisnordeste_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10985/plo_no_109_2022_-_altera_lm_142_1998_-_repasse_cisnordeste_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 142, de 16 de dezembro de 1998, que autoriza o Poder Executivo a participar de consórcio intermunicipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>11029</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11029/projeto_de_lei_111_2022_-_mesa_diretora_-_autoriza_o_poder_legislativo_municipal_a_conceder_gratificacao_natalina_aos_seus_servidores_publicos.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11029/projeto_de_lei_111_2022_-_mesa_diretora_-_autoriza_o_poder_legislativo_municipal_a_conceder_gratificacao_natalina_aos_seus_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a conceder gratificação natalina aos seus servidores públicos.</t>
   </si>
   <si>
     <t>11026</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11026/plo_no_112_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11026/plo_no_112_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_-_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder gratificação aos Profissionais da Atenção Básica, Centro de Atendimento Psicossocial – CAPS, e Serviço de Atendimento Móvel de Urgência – SAMU.</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10325/plc_no_03_2022_-_altera_lcm_041_2014_-_editado_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10325/plc_no_03_2022_-_altera_lcm_041_2014_-_editado_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 41, de 16 de julho de 2014, que dispõe sobre a reorganização do regime próprio de previdência social dos servidores_x000D_
 públicos do município de Itapoá, Estado de Santa Catarina, e adota outras providências.</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10147/plc_no_04_2022_-_altera_lc_67_2018_-_contribuicao_melhoria_celso_ramos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10147/plc_no_04_2022_-_altera_lc_67_2018_-_contribuicao_melhoria_celso_ramos_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 67, de 10 de maio de 2018, que institui a contribuição de melhoria e dá outras providências.</t>
   </si>
   <si>
     <t>10509</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10509/plc_no_07_2022_-_contribuicao_melhoria_da_r._vasco_nunes_balboa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10509/plc_no_07_2022_-_contribuicao_melhoria_da_r._vasco_nunes_balboa_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Vasco Nunes Balboa.</t>
   </si>
   <si>
     <t>10510</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10510/plc_no_08_2022_-_contribuicao_melhoria_da_beira_mar_iii_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10510/plc_no_08_2022_-_contribuicao_melhoria_da_beira_mar_iii_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Avenida Beira Mar III.</t>
   </si>
   <si>
     <t>11027</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11027/plc_no_13_2022_-_altera_lcm_99_2021_-_ipesi_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11027/plc_no_13_2022_-_altera_lcm_99_2021_-_ipesi_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 108, de 15 de dezembro de 2021, que dispõe sobre o Plano de Custeio e do Equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social dos Servidores do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10849</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10849/plc_no_16_2022_-_contribuicao_de_melhoria_-_rua_da_graca_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10849/plc_no_16_2022_-_contribuicao_de_melhoria_-_rua_da_graca_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua da Graça.</t>
   </si>
   <si>
     <t>10975</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10975/plc_no_21_2022_-_contribuicao_de_melhoria_-_vasco_nunes_t3_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10975/plc_no_21_2022_-_contribuicao_de_melhoria_-_vasco_nunes_t3_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Vasco Nunes Balboa – trecho III.</t>
   </si>
   <si>
     <t>10976</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10976/plc_no_22_2022_-_contribuicao_de_melhoria_-_travessa_da_paz_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10976/plc_no_22_2022_-_contribuicao_de_melhoria_-_travessa_da_paz_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Travessa da Paz.</t>
   </si>
   <si>
     <t>10977</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10977/plc_no_23_2022_-_contribuicao_de_melhoria_-_sr_bom_jesus_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10977/plc_no_23_2022_-_contribuicao_de_melhoria_-_sr_bom_jesus_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Senhor Bom Jesus – Rua 2.560.</t>
   </si>
   <si>
     <t>10978</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10978/plc_no_24_2022_-_contribuicao_de_melhoria_-_tijucas_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10978/plc_no_24_2022_-_contribuicao_de_melhoria_-_tijucas_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Tijucas.</t>
   </si>
   <si>
     <t>10979</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10979/plc_no_25_2022_-_contribuicao_de_melhoria_-_joaquim_fabio_de_souza_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10979/plc_no_25_2022_-_contribuicao_de_melhoria_-_joaquim_fabio_de_souza_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Joaquim Fábio de Souza.</t>
   </si>
   <si>
     <t>10980</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10980/plc_no_26_2022_-_contribuicao_de_melhoria_-_gaivota_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10980/plc_no_26_2022_-_contribuicao_de_melhoria_-_gaivota_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Gaivota.</t>
   </si>
   <si>
     <t>10981</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10981/plc_no_27_2022_-_contribuicao_de_melhoria_-_miguel_galhardi_-_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10981/plc_no_27_2022_-_contribuicao_de_melhoria_-_miguel_galhardi_-_ass_1.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Miguel Galhardi.</t>
   </si>
   <si>
     <t>10982</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10982/plc_no_28_2022_-_contribuicao_de_melhoria_-_otavio_cipriano_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10982/plc_no_28_2022_-_contribuicao_de_melhoria_-_otavio_cipriano_-_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Otávio Cipriano.</t>
   </si>
   <si>
     <t>10166</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10166/pls_no_02_2022_-_plc_no_04_-_altera_lc_67_2018_-_contribuicao_melhoria_celso_ramos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10166/pls_no_02_2022_-_plc_no_04_-_altera_lc_67_2018_-_contribuicao_melhoria_celso_ramos_ass.pdf</t>
   </si>
   <si>
     <t>10516</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10516/pls_no_05_2022_ao_plo_no_33_2022_-_institui_jetom_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10516/pls_no_05_2022_ao_plo_no_33_2022_-_institui_jetom_ass.pdf</t>
   </si>
   <si>
     <t>10911</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10911/pls_no_07_2022_-_plc_no_08_-_contribuicao_de_melhoria_beira_mar_iii_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10911/pls_no_07_2022_-_plc_no_08_-_contribuicao_de_melhoria_beira_mar_iii_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a contribuição de melhoria da Avenida Beira Mar III.</t>
   </si>
   <si>
     <t>11004</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11004/pls_no_08_2022_ao_plo_no_98_2022_-_abono_extraordinario_de_natal_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11004/pls_no_08_2022_ao_plo_no_98_2022_-_abono_extraordinario_de_natal_-_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder abono extraordinário de Natal aos servidores públicos municipais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1470,68 +1470,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10072/plo_no_02_2022_-_fixa_o_indice_de_revisao_geral_anual_dos_servidores_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10073/plo_no_03_2022_-_concede_reajuste_salarial_aos_servidores_do_p.e_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10092/projeto_de_lei_04_2022_-_mesa_diretora_-_autoriza_a_fixacao_de_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10093/projeto_de_lei_05_2022_-_mesa_diretora_-_concede_reajuste_salarial_aos_servidores_publicos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10100/projeto_de_lei_06-2022_-_fixa_os_subsidios_do_prefeito_e_viceprefeito_de_itapoa_sc_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10186/plo_no_08_2022_-_altera_lm_75_2001_-_estatuto_e_plano_de_cargos_sed_1_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10284/plo_no_09_2022_-_altera_lm_34_2001_-_sed1_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10143/plo_no_10_2022_-_suplementacao_superavit_financeiro_-_sad-sdse_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10187/plo_no_15_2022_-_alienacao_de_bens_imoveis_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10167/plo_no_16_2022_-_ratificacao_alteracoes_protocolo_de_intencoes_ciga_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10168/plo_no_17_2022_-_ratificacao_alteracoes_protocolo_intencoes_aris_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10188/plo_no_22_2022_-_municipalizacao_do_transito_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10189/plo_no_23_2022_-_suplementacao_superavit_financeiro_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10220/projeto_de_lei_25_2022_-_stoklosa_-_altera_a_lei_municipal_n._744_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10244/plo_no_28_2022_-_suplementacao_anulacao_parcial_-_cbmi_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10346/plo_no_33_2022_-_institui_jetom_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10409/plo_no_37_2022_-_contraturno_escolar_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10363/plo_no_38_2022_-_diferenca_inflacao_-_revisao_geral_anual_dos_servidores_ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10371/projeto_de_lei_39_2022_-_mesa_diretora_-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10456/plo_no_40_2022_-_institui_o_nds_ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10417/plo_no_42_2022_-_suplementacao_sas_-_credito_especial_-_excesso_de_arrecadacao_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10418/plo_no_43_2022_-_suplementacao_sed_-_anulacao_parcial_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10410/plo_no_44_2022_-_altera_lm_446_2013_-_vale_alimentacao_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10411/plo_no_45_2022_-_permuta_ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10521/plo_no_46_2022_-_suplementacao_folha-_varias_-_1.844.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10460/plo_no_47_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10475/plo_no_51_2022_-_suplementacao_sas_-_excesso_arrecadacao_-_3.26653_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10476/plo_no_52_2022_-_suplementacao_sas_-_superavit_-_220.10542_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10514/plo_no_54_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10507/projeto_de_lei_56_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_06_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10522/plo_no_57_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.218.81900_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10529/plo_no_61_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10566/plo_no_65_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10563/projeto_de_lei_67_2022_-_tiago_-_dispoe_sobre_a_isencao_de_taxas_a_titulo_de_inscricao_em_concursos_publicos_e_processos_seletivos_no_ambito_do_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_no_69_2022_-_suplementacao_folha_-_excesso_-_2.230.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10723/plo_no_70_2022_-_suplementacao_sas_-_anulacao_parcial_-_49.64644_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10674/plo_no_73_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_3.000.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10675/plo_no_74_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_-_223.37196_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10739/plo_no_78_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.035.00000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10757/plo_no_79_2022_-_suplementacao_sas_-_excesso_de_arrecadacao_-_1.940.00000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10754/plo_no_80_2022_-_programa_de_incentivo_as_organizacoes_sociais_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10755/plo_no_81_2022_-_autoriza_subvencao_social_-_convenio_-_p.a._24h_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10835/plo_no_82_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10813/plo_no_86_2022_-_suplementacao_pm_-_excesso_-_49.60000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10814/plo_no_87_2022_-suplementacao_por_anulacao_-_seinfra_-_2.592.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10836/plo_no_89_2022_-_desvinculacao_de_recurso_da_cosip_ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10816/plo_no_91_2022_-_suplementacao_-_anulacao_-_1.335.46000_ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10837/plo_no_93_2022_-_altera_a_lm_716_2017_-_planta_de_valores_-_tx_alvara_ambulantes_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10882/plo_no_98_2022_-_abono_natalino_ass_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10883/plo_no_102_2022_-_suplementacao_sed_-_anulacao_parcial_1.092.39412_ass_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10884/plo_no_103_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_10.961.26314_ass_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10909/plo_no_104_2022_-_suplementacao_-_fms_-_2.359.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10910/plo_no_105_2022_-_suplementacao_-_tendencia_-_6.824.15543_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10984/plo_no_108_2022_-_suplementacao_-_anulacao__parcial_-_stc_-_130.30476_-_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10985/plo_no_109_2022_-_altera_lm_142_1998_-_repasse_cisnordeste_-_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11029/projeto_de_lei_111_2022_-_mesa_diretora_-_autoriza_o_poder_legislativo_municipal_a_conceder_gratificacao_natalina_aos_seus_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11026/plo_no_112_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_-_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10325/plc_no_03_2022_-_altera_lcm_041_2014_-_editado_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10147/plc_no_04_2022_-_altera_lc_67_2018_-_contribuicao_melhoria_celso_ramos_ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10509/plc_no_07_2022_-_contribuicao_melhoria_da_r._vasco_nunes_balboa_ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10510/plc_no_08_2022_-_contribuicao_melhoria_da_beira_mar_iii_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11027/plc_no_13_2022_-_altera_lcm_99_2021_-_ipesi_-_ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10849/plc_no_16_2022_-_contribuicao_de_melhoria_-_rua_da_graca_ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10975/plc_no_21_2022_-_contribuicao_de_melhoria_-_vasco_nunes_t3_-_ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10976/plc_no_22_2022_-_contribuicao_de_melhoria_-_travessa_da_paz_-_ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10977/plc_no_23_2022_-_contribuicao_de_melhoria_-_sr_bom_jesus_-_ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10978/plc_no_24_2022_-_contribuicao_de_melhoria_-_tijucas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10979/plc_no_25_2022_-_contribuicao_de_melhoria_-_joaquim_fabio_de_souza_-_ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10980/plc_no_26_2022_-_contribuicao_de_melhoria_-_gaivota_-_ass.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10981/plc_no_27_2022_-_contribuicao_de_melhoria_-_miguel_galhardi_-_ass_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10982/plc_no_28_2022_-_contribuicao_de_melhoria_-_otavio_cipriano_-_ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10166/pls_no_02_2022_-_plc_no_04_-_altera_lc_67_2018_-_contribuicao_melhoria_celso_ramos_ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10516/pls_no_05_2022_ao_plo_no_33_2022_-_institui_jetom_ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10911/pls_no_07_2022_-_plc_no_08_-_contribuicao_de_melhoria_beira_mar_iii_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11004/pls_no_08_2022_ao_plo_no_98_2022_-_abono_extraordinario_de_natal_-_ass.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10072/plo_no_02_2022_-_fixa_o_indice_de_revisao_geral_anual_dos_servidores_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10073/plo_no_03_2022_-_concede_reajuste_salarial_aos_servidores_do_p.e_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10092/projeto_de_lei_04_2022_-_mesa_diretora_-_autoriza_a_fixacao_de_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10093/projeto_de_lei_05_2022_-_mesa_diretora_-_concede_reajuste_salarial_aos_servidores_publicos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10100/projeto_de_lei_06-2022_-_fixa_os_subsidios_do_prefeito_e_viceprefeito_de_itapoa_sc_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10186/plo_no_08_2022_-_altera_lm_75_2001_-_estatuto_e_plano_de_cargos_sed_1_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10284/plo_no_09_2022_-_altera_lm_34_2001_-_sed1_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10143/plo_no_10_2022_-_suplementacao_superavit_financeiro_-_sad-sdse_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10187/plo_no_15_2022_-_alienacao_de_bens_imoveis_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10167/plo_no_16_2022_-_ratificacao_alteracoes_protocolo_de_intencoes_ciga_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10168/plo_no_17_2022_-_ratificacao_alteracoes_protocolo_intencoes_aris_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10188/plo_no_22_2022_-_municipalizacao_do_transito_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10189/plo_no_23_2022_-_suplementacao_superavit_financeiro_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10220/projeto_de_lei_25_2022_-_stoklosa_-_altera_a_lei_municipal_n._744_2017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10244/plo_no_28_2022_-_suplementacao_anulacao_parcial_-_cbmi_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10346/plo_no_33_2022_-_institui_jetom_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10409/plo_no_37_2022_-_contraturno_escolar_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10363/plo_no_38_2022_-_diferenca_inflacao_-_revisao_geral_anual_dos_servidores_ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10371/projeto_de_lei_39_2022_-_mesa_diretora_-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10456/plo_no_40_2022_-_institui_o_nds_ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10417/plo_no_42_2022_-_suplementacao_sas_-_credito_especial_-_excesso_de_arrecadacao_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10418/plo_no_43_2022_-_suplementacao_sed_-_anulacao_parcial_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10410/plo_no_44_2022_-_altera_lm_446_2013_-_vale_alimentacao_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10411/plo_no_45_2022_-_permuta_ass.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10521/plo_no_46_2022_-_suplementacao_folha-_varias_-_1.844.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10460/plo_no_47_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10475/plo_no_51_2022_-_suplementacao_sas_-_excesso_arrecadacao_-_3.26653_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10476/plo_no_52_2022_-_suplementacao_sas_-_superavit_-_220.10542_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10514/plo_no_54_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10507/projeto_de_lei_56_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_06_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10522/plo_no_57_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.218.81900_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10529/plo_no_61_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10566/plo_no_65_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10563/projeto_de_lei_67_2022_-_tiago_-_dispoe_sobre_a_isencao_de_taxas_a_titulo_de_inscricao_em_concursos_publicos_e_processos_seletivos_no_ambito_do_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_no_69_2022_-_suplementacao_folha_-_excesso_-_2.230.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10723/plo_no_70_2022_-_suplementacao_sas_-_anulacao_parcial_-_49.64644_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10674/plo_no_73_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_3.000.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10675/plo_no_74_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_-_223.37196_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10739/plo_no_78_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.035.00000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10757/plo_no_79_2022_-_suplementacao_sas_-_excesso_de_arrecadacao_-_1.940.00000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10754/plo_no_80_2022_-_programa_de_incentivo_as_organizacoes_sociais_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10755/plo_no_81_2022_-_autoriza_subvencao_social_-_convenio_-_p.a._24h_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10835/plo_no_82_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10813/plo_no_86_2022_-_suplementacao_pm_-_excesso_-_49.60000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10814/plo_no_87_2022_-suplementacao_por_anulacao_-_seinfra_-_2.592.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10836/plo_no_89_2022_-_desvinculacao_de_recurso_da_cosip_ass.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10816/plo_no_91_2022_-_suplementacao_-_anulacao_-_1.335.46000_ass.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10837/plo_no_93_2022_-_altera_a_lm_716_2017_-_planta_de_valores_-_tx_alvara_ambulantes_ass.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10882/plo_no_98_2022_-_abono_natalino_ass_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10883/plo_no_102_2022_-_suplementacao_sed_-_anulacao_parcial_1.092.39412_ass_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10884/plo_no_103_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_10.961.26314_ass_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10909/plo_no_104_2022_-_suplementacao_-_fms_-_2.359.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10910/plo_no_105_2022_-_suplementacao_-_tendencia_-_6.824.15543_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10984/plo_no_108_2022_-_suplementacao_-_anulacao__parcial_-_stc_-_130.30476_-_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10985/plo_no_109_2022_-_altera_lm_142_1998_-_repasse_cisnordeste_-_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11029/projeto_de_lei_111_2022_-_mesa_diretora_-_autoriza_o_poder_legislativo_municipal_a_conceder_gratificacao_natalina_aos_seus_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11026/plo_no_112_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_-_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10325/plc_no_03_2022_-_altera_lcm_041_2014_-_editado_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10147/plc_no_04_2022_-_altera_lc_67_2018_-_contribuicao_melhoria_celso_ramos_ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10509/plc_no_07_2022_-_contribuicao_melhoria_da_r._vasco_nunes_balboa_ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10510/plc_no_08_2022_-_contribuicao_melhoria_da_beira_mar_iii_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11027/plc_no_13_2022_-_altera_lcm_99_2021_-_ipesi_-_ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10849/plc_no_16_2022_-_contribuicao_de_melhoria_-_rua_da_graca_ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10975/plc_no_21_2022_-_contribuicao_de_melhoria_-_vasco_nunes_t3_-_ass.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10976/plc_no_22_2022_-_contribuicao_de_melhoria_-_travessa_da_paz_-_ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10977/plc_no_23_2022_-_contribuicao_de_melhoria_-_sr_bom_jesus_-_ass.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10978/plc_no_24_2022_-_contribuicao_de_melhoria_-_tijucas_-_ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10979/plc_no_25_2022_-_contribuicao_de_melhoria_-_joaquim_fabio_de_souza_-_ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10980/plc_no_26_2022_-_contribuicao_de_melhoria_-_gaivota_-_ass.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10981/plc_no_27_2022_-_contribuicao_de_melhoria_-_miguel_galhardi_-_ass_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10982/plc_no_28_2022_-_contribuicao_de_melhoria_-_otavio_cipriano_-_ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10166/pls_no_02_2022_-_plc_no_04_-_altera_lc_67_2018_-_contribuicao_melhoria_celso_ramos_ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10516/pls_no_05_2022_ao_plo_no_33_2022_-_institui_jetom_ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10911/pls_no_07_2022_-_plc_no_08_-_contribuicao_de_melhoria_beira_mar_iii_ass.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11004/pls_no_08_2022_ao_plo_no_98_2022_-_abono_extraordinario_de_natal_-_ass.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="91.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="251" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="250.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>