--- v0 (2025-12-24)
+++ v1 (2026-04-13)
@@ -54,1576 +54,1576 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gerson Piazzetta</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10056/projeto_de_lei_01_2022_-_gerson_-_altera_a_lei_municipal_n._989_de_11_de_maio_de_2020.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10056/projeto_de_lei_01_2022_-_gerson_-_altera_a_lei_municipal_n._989_de_11_de_maio_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 989, de 11 de maio de 2020, que autoriza o Poder Executivo Municipal a destinar espaço para a prática de manobras com motocicletas, o “Wheeling”, criando a “Rua do Lazer”, e dá outras providências.</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marlon Roberto Neuber</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10072/plo_no_02_2022_-_fixa_o_indice_de_revisao_geral_anual_dos_servidores_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10072/plo_no_02_2022_-_fixa_o_indice_de_revisao_geral_anual_dos_servidores_ass.pdf</t>
   </si>
   <si>
     <t>Fixa o índice de revisão geral anual das remunerações de todos os servidores públicos e agentes políticos do município de Itapoá/SC e dá outras providências</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10073/plo_no_03_2022_-_concede_reajuste_salarial_aos_servidores_do_p.e_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10073/plo_no_03_2022_-_concede_reajuste_salarial_aos_servidores_do_p.e_ass.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos e do Poder Executivo do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10092/projeto_de_lei_04_2022_-_mesa_diretora_-_autoriza_a_fixacao_de_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10092/projeto_de_lei_04_2022_-_mesa_diretora_-_autoriza_a_fixacao_de_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Autoriza a fixação de índice de revisão geral anual das remunerações dos servidores públicos e agentes políticos do Poder Legislativo de Itapoá/SC.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10093/projeto_de_lei_05_2022_-_mesa_diretora_-_concede_reajuste_salarial_aos_servidores_publicos_do_poder_legislativo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10093/projeto_de_lei_05_2022_-_mesa_diretora_-_concede_reajuste_salarial_aos_servidores_publicos_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos do Poder Legislativo de Itapoá.</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10100/projeto_de_lei_06-2022_-_fixa_os_subsidios_do_prefeito_e_viceprefeito_de_itapoa_sc_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10100/projeto_de_lei_06-2022_-_fixa_os_subsidios_do_prefeito_e_viceprefeito_de_itapoa_sc_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Fixa valor do subsídio dos Secretários Municipais, cria 13º subsídio e terço constitucional de férias para os agentes políticos do Poder Executivo Municipal de Itapoá-SC, e dá outras providências.</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10186/plo_no_08_2022_-_altera_lm_75_2001_-_estatuto_e_plano_de_cargos_sed_1_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10186/plo_no_08_2022_-_altera_lm_75_2001_-_estatuto_e_plano_de_cargos_sed_1_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 75, de 24 de dezembro de 2001, que dispõe sobre o estatuto e institui o plano de carreira e remuneração do pessoal do magistério_x000D_
 público municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>10284</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10284/plo_no_09_2022_-_altera_lm_34_2001_-_sed1_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10284/plo_no_09_2022_-_altera_lm_34_2001_-_sed1_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 34, de 29 de junho de 2001, que cria o Sistema Municipal de Ensino do município de Itapoá e estabelece as diretrizes do Sistema Municipal de Educação.</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10143/plo_no_10_2022_-_suplementacao_superavit_financeiro_-_sad-sdse_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10143/plo_no_10_2022_-_suplementacao_superavit_financeiro_-_sad-sdse_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por superávit financeiro do exercício anterior, para a Secretaria de Administração e Secretaria de Desenvolvimento Social e Econômico.</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial por anulação parcial de dotação para a Secretaria de Segurança Pública e Trânsito.</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.087, de 27 de julho de 2021, que institui o Mercado Público Municipal, denominado Mercado da Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 738, de 06 de novembro de 2017, que dispõe sobre limpeza de terrenos baldios no Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10187/plo_no_15_2022_-_alienacao_de_bens_imoveis_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10187/plo_no_15_2022_-_alienacao_de_bens_imoveis_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo promover leilão para alienar bens imóveis de propriedade do Município de Itapoá e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10167/plo_no_16_2022_-_ratificacao_alteracoes_protocolo_de_intencoes_ciga_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10167/plo_no_16_2022_-_ratificacao_alteracoes_protocolo_de_intencoes_ciga_ass.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções consubstanciado no Contrato de Consórcio Público do Consórcio de Inovação na Gestão Pública (CIGA).</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10168/plo_no_17_2022_-_ratificacao_alteracoes_protocolo_intencoes_aris_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10168/plo_no_17_2022_-_ratificacao_alteracoes_protocolo_intencoes_aris_ass.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções consubstanciado no Contrato de Consórcio Público da Agência Reguladora Intermunicipal de Saneamento (ARIS).</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10135/projeto_de_lei_18_2022_-_stoklosa_-_altera_a_lei_municipal_n._999_2020.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10135/projeto_de_lei_18_2022_-_stoklosa_-_altera_a_lei_municipal_n._999_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 999, de 11 de maio de 2020, que dispõe sobre a divulgação da lista de espera dos munícipes requerentes dos serviços com equipamentos agrícolas no município de Itapoá.</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Fernando da Barra</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10164/projeto_de_lei_19_2022_-__fernando_-_denomina_via_publica_localizada_no_bairro_sai_mirim_como_estrada_do_bananal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10164/projeto_de_lei_19_2022_-__fernando_-_denomina_via_publica_localizada_no_bairro_sai_mirim_como_estrada_do_bananal.pdf</t>
   </si>
   <si>
     <t>Denomina via pública localizada no Bairro Saí Mirim como “Estrada do Bananal”, no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10169/projeto_de_lei_20_2022_-__stoklosa_-_altera_a_lei_municipal_n._1057_2021.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10169/projeto_de_lei_20_2022_-__stoklosa_-_altera_a_lei_municipal_n._1057_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1057, de 25 de março de 2021, que dispõe sobre a autorização da divulgação dos cronogramas das atividades que serão_x000D_
 realizadas pela Secretaria Municipal de Obras e Serviços Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10165/projeto_de_lei_21_2022_-_bela_-_veda_a_suspensao_da_prestacao_de_servico_de_internet_por_inadimplemento_nas_sextas_sabados_domingos_ou_feriados.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10165/projeto_de_lei_21_2022_-_bela_-_veda_a_suspensao_da_prestacao_de_servico_de_internet_por_inadimplemento_nas_sextas_sabados_domingos_ou_feriados.pdf</t>
   </si>
   <si>
     <t>Veda a suspensão da prestação de serviço de internet em virtude de inadimplemento por parte do usuário, nas sextas-feiras, sábados ou domingos, bem como em feriado ou na sua véspera.</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10188/plo_no_22_2022_-_municipalizacao_do_transito_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10188/plo_no_22_2022_-_municipalizacao_do_transito_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Departamento Itapoaense de Trânsito – DITRAN, órgão municipal executivo de trânsito e a criação da Junta Administrativa de Recursos de Infração – JARI, e dá outras providências.</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10189/plo_no_23_2022_-_suplementacao_superavit_financeiro_-_sas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10189/plo_no_23_2022_-_suplementacao_superavit_financeiro_-_sas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por superávit financeiro do exercício anterior, para a Secretaria de Assistência_x000D_
 Social.</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Tiago de Oliveira, Bela, Ezequiel Andrad'S, Fernando da Barra, Gerson Piazzetta, Ivan da Luz, Luiz Nego, Paulo Neres, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10198/projeto_de_lei_24_2022_-_tiago_-_altera_a_lei_municipal_n._220_2009.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10198/projeto_de_lei_24_2022_-_tiago_-_altera_a_lei_municipal_n._220_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 220, de 23 de abril de 2009, que dispõe sobre a concessão do Título de Cidadão Honorário, cria a Medalha de Honra ao Mérito</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Bela, Fernando da Barra, Gerson Piazzetta, Luiz Nego, Paulo Neres, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10220/projeto_de_lei_25_2022_-_stoklosa_-_altera_a_lei_municipal_n._744_2017.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10220/projeto_de_lei_25_2022_-_stoklosa_-_altera_a_lei_municipal_n._744_2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 744, de 06 de novembro de 2017, que autoriza o Poder Executivo a conceder auxílio-transporte a estudantes universitários residentes no município de Itapoá.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por anulação parcial de dotação, para a Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10244/plo_no_28_2022_-_suplementacao_anulacao_parcial_-_cbmi_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10244/plo_no_28_2022_-_suplementacao_anulacao_parcial_-_cbmi_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para o Fundo de Reaparelhamento do_x000D_
 Corpo de Bombeiros – FUNREBOM.</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Bela, Ezequiel Andrad'S, Fernando da Barra, Gerson Piazzetta, Ivan da Luz, Luiz Nego, Paulo Neres, Sargento Stoklosa, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10243/projeto_de_lei_29_2022_-_bela_-_dispoe_sobre_a_denominacao_da_via_publica__rua_vereador_ozair_correa_da_silva_xerife.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10243/projeto_de_lei_29_2022_-_bela_-_dispoe_sobre_a_denominacao_da_via_publica__rua_vereador_ozair_correa_da_silva_xerife.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da via pública: “Rua Vereador Ozair Corrêa da Silva, Xerife” no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10270/projeto_de_lei_31_2022_-_bela_-_dispoe_sobre_a_denominacao_da_praca_do_samambaial.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10270/projeto_de_lei_31_2022_-_bela_-_dispoe_sobre_a_denominacao_da_praca_do_samambaial.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça do Samambaial como “Praça Francisco Faligurski”</t>
   </si>
   <si>
     <t>10271</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10271/projeto_de_lei_32_2022_-__tiago_-_denomina_via_publica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10271/projeto_de_lei_32_2022_-__tiago_-_denomina_via_publica.pdf</t>
   </si>
   <si>
     <t>Denomina via pública localizada no Balneário Mariluz, como “Rua Silvania Maria Pinheiro”, no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10346/plo_no_33_2022_-_institui_jetom_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10346/plo_no_33_2022_-_institui_jetom_ass.pdf</t>
   </si>
   <si>
     <t>Institui Jetom – verba de representação e gratificação pela participação em órgão de deliberação coletiva, aos membros pertencentes à esfera privada e dá outras providências.</t>
   </si>
   <si>
     <t>10289</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10289/projeto_de_lei_34_2022_-__tiago_-_denomina_via_publica_como_rua_jair_jose_lessack.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10289/projeto_de_lei_34_2022_-__tiago_-_denomina_via_publica_como_rua_jair_jose_lessack.pdf</t>
   </si>
   <si>
     <t>Denomina via pública como “Rua Jair José Lessack” no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, no âmbito do Programa de Financiamento à Infraestrutura e ao Saneamento – FINISA, para construção de edificações e pavimentação de vias, e dá outras providências.</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aderir ao Programa Badesc Cidades e tomar empréstimo junto ao BADESC – Agência de Fomento do Estado de Santa Catarina S/A, para financiamento de obras do sistema viário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10409/plo_no_37_2022_-_contraturno_escolar_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10409/plo_no_37_2022_-_contraturno_escolar_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Programa de Contraturno Escolar, denominado Projeto A+, da Rede Municipal de Ensino, estabelece as diretrizes para o seu funcionamento e dá outras providências.</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10363/plo_no_38_2022_-_diferenca_inflacao_-_revisao_geral_anual_dos_servidores_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10363/plo_no_38_2022_-_diferenca_inflacao_-_revisao_geral_anual_dos_servidores_ass.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária, acumulada entre janeiro e abril de 2022, à remuneração dos servidores públicos ativos e inativos, agentes políticos e comissionados, da administração direta do Poder Executivo do município de Itapoá.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10371/projeto_de_lei_39_2022_-_mesa_diretora_-.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10371/projeto_de_lei_39_2022_-_mesa_diretora_-.pdf</t>
   </si>
   <si>
     <t>Concede reposição inflacionária, acumulada entre janeiro e abril de 2022, à remuneração dos servidores públicos ativos e inativos, agentes políticos e comissionados, da administração direta do Poder Legislativo do município de Itapoá.</t>
   </si>
   <si>
     <t>10456</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10456/plo_no_40_2022_-_institui_o_nds_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10456/plo_no_40_2022_-_institui_o_nds_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Núcleo de Desenvolvimento Sustentável de Itapoá – NDS, e dá outras providências.</t>
   </si>
   <si>
     <t>10387</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10387/projeto_de_lei_41_2022_-_bela_-_denomina_via_publica__servidao_maria_de_lurdes_silva.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10387/projeto_de_lei_41_2022_-_bela_-_denomina_via_publica__servidao_maria_de_lurdes_silva.pdf</t>
   </si>
   <si>
     <t>Denomina via pública com o nome “Servidão Maria de Lurdes Silva” no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10417</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10417/plo_no_42_2022_-_suplementacao_sas_-_credito_especial_-_excesso_de_arrecadacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10417/plo_no_42_2022_-_suplementacao_sas_-_credito_especial_-_excesso_de_arrecadacao_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por excesso de arrecadação, para a Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10418/plo_no_43_2022_-_suplementacao_sed_-_anulacao_parcial_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10418/plo_no_43_2022_-_suplementacao_sed_-_anulacao_parcial_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>10410</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10410/plo_no_44_2022_-_altera_lm_446_2013_-_vale_alimentacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10410/plo_no_44_2022_-_altera_lm_446_2013_-_vale_alimentacao_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 446, de 28 de maio de 2013, que concede vale alimentação aos servidores públicos do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10411/plo_no_45_2022_-_permuta_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10411/plo_no_45_2022_-_permuta_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta e desafeta, bem imóvel do Município de Itapoá, localizada no balneário Saí Mirim, por área particular, localizada balneário Praia do Sayzinho, no atendimento do interesse público, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>10521</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10521/plo_no_46_2022_-_suplementacao_folha-_varias_-_1.844.00000_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10521/plo_no_46_2022_-_suplementacao_folha-_varias_-_1.844.00000_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para a Controladoria Interna, Procuradoria-Geral do Município, e as Secretarias de Administração, Desenvolvimento Social e Econômico, Segurança Pública e Trânsito, Agricultura e Pesca, Meio Ambiente, Fazenda, Fundo Municipal da Assistência Social, Fundo Municipal de Saúde e Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>10460</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10460/plo_no_47_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10460/plo_no_47_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos “Associação de Pais e Amigos dos Autistas de Itapoá – AMA”, nos termos da Lei Federal nº 13.019, de 31 de julho de 2014 e Decreto Municipal nº 4.332, de 17 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>10457</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10457/plo_no_48_2022_-_altera_lm_1030_2020_-_conselho_municipal_de_cultura_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10457/plo_no_48_2022_-_altera_lm_1030_2020_-_conselho_municipal_de_cultura_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.030, de 31 de agosto de 2020, que cria o Conselho Municipal de Cultura de Itapoá.</t>
   </si>
   <si>
     <t>10443</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10443/projeto_de_lei_49_2022_-_bela_-_denomina_via_publica__estrada_moacir_speck.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10443/projeto_de_lei_49_2022_-_bela_-_denomina_via_publica__estrada_moacir_speck.pdf</t>
   </si>
   <si>
     <t>Denomina via pública: “Estrada Moacir Speck” no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Luiz Nego, Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10439/projeto_de_lei_50_2022_-_luiz_-_revoga_leis_municipais.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10439/projeto_de_lei_50_2022_-_luiz_-_revoga_leis_municipais.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis Municipais n. 818, de 03 de dezembro de 2018, n. 821, de 26 de novembro de 2018, n. 831, de 20 de dezembro de 2018, n. 893, de 05 de agosto de 2019, e n. 894, de 19 de agosto de 2019, em razão de consolidação.</t>
   </si>
   <si>
     <t>10475</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10475/plo_no_51_2022_-_suplementacao_sas_-_excesso_arrecadacao_-_3.26653_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10475/plo_no_51_2022_-_suplementacao_sas_-_excesso_arrecadacao_-_3.26653_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por excesso de arrecadação, para o Fundo Municipal da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>10476</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10476/plo_no_52_2022_-_suplementacao_sas_-_superavit_-_220.10542_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10476/plo_no_52_2022_-_suplementacao_sas_-_superavit_-_220.10542_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por superávit financeiro do exercício anterior, para o Fundo Municipal da Criança e do Adolescente.</t>
   </si>
   <si>
     <t>10559</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 895, de 19 de agosto de 2019, que estabelece a metodologia para determinação do justo valor para a aquisição de direitos reais pelo_x000D_
 particular na REURB–E, promovida sobre bem pblico e dá outras providências.</t>
   </si>
   <si>
     <t>10514</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10514/plo_no_54_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10514/plo_no_54_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Esportes e Lazer.</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.165, de 20 de maio de 2022, que autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, no âmbito do Programa de Financiamento à Infraestrutura e ao Saneamento – FINISA, para construção de edificações e pavimentação de vias, e dá outras providências.</t>
   </si>
   <si>
     <t>10507</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10507/projeto_de_lei_56_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_06_de_julho_de_2022.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10507/projeto_de_lei_56_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_06_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.177, de 06 de julho de 2022.</t>
   </si>
   <si>
     <t>10522</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10522/plo_no_57_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.218.81900_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10522/plo_no_57_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.218.81900_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>10523</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10523/plo_no_59_2022_-_altera_lm_34_2001_-_compra_vagas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10523/plo_no_59_2022_-_altera_lm_34_2001_-_compra_vagas_ass.pdf</t>
   </si>
   <si>
     <t>10528</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf</t>
   </si>
   <si>
     <t>10529</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10529/plo_no_61_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10529/plo_no_61_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf</t>
   </si>
   <si>
     <t>10560</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapoá a ingressar no consórcio público da Agência Intermunicipal de Regulação, Controle e Fiscalização de Serviços Públicos Municipais do Médio Vale do Itajaí – AGIR, e dá outras providências.</t>
   </si>
   <si>
     <t>10561</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10561/plo_no_63_2022_-_academia_do_empreendedor_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10561/plo_no_63_2022_-_academia_do_empreendedor_ass.pdf</t>
   </si>
   <si>
     <t>Institui o programa de capacitação de jovens e adultos, no âmbito da Secretaria de Desenvolvimento Social e Econômico, denominado Academia do Empreendedor, e dá outras providências.</t>
   </si>
   <si>
     <t>10538</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para a Secretaria de Infraestrutura e Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>10566</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10566/plo_no_65_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10566/plo_no_65_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação de Recursos do FUNDEB, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>10553</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10553/projeto_de_lei_66_2022_-_stoklosa_-_denomina_via_publica__estrada_jose_da_silva.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10553/projeto_de_lei_66_2022_-_stoklosa_-_denomina_via_publica__estrada_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina via pública “Estrada José da Silva” no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10563</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10563/projeto_de_lei_67_2022_-_tiago_-_dispoe_sobre_a_isencao_de_taxas_a_titulo_de_inscricao_em_concursos_publicos_e_processos_seletivos_no_ambito_do_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10563/projeto_de_lei_67_2022_-_tiago_-_dispoe_sobre_a_isencao_de_taxas_a_titulo_de_inscricao_em_concursos_publicos_e_processos_seletivos_no_ambito_do_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de taxas a título de inscrição em concursos públicos e processos seletivos, no âmbito do município de Itapoá/SC, aos eleitores convocados e nomeados para servirem à justiça eleitoral por ocasião dos pleitos eleitorais.</t>
   </si>
   <si>
     <t>10633</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10633/plo_no_68_2022_-__denomina_ponte_do_bom_futuro_e_ponte_2_braco_do_norte_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10633/plo_no_68_2022_-__denomina_ponte_do_bom_futuro_e_ponte_2_braco_do_norte_ass_1.pdf</t>
   </si>
   <si>
     <t>Denomina ponte “Manoel José Joaquim” sobre o Rio Bom Futuro, e ponte “Zeferino Valentini” sobre o Rio Braço do Norte.</t>
   </si>
   <si>
     <t>10593</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_no_69_2022_-_suplementacao_folha_-_excesso_-_2.230.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_no_69_2022_-_suplementacao_folha_-_excesso_-_2.230.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para as Secretarias de Administração,_x000D_
 Desenvolvimento Social e Econômico, Meio Ambiente, Fazenda, Agricultura e Pesca, Gabinete do Prefeito, Assistência Social e Saúde.</t>
   </si>
   <si>
     <t>10723</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10723/plo_no_70_2022_-_suplementacao_sas_-_anulacao_parcial_-_49.64644_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10723/plo_no_70_2022_-_suplementacao_sas_-_anulacao_parcial_-_49.64644_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para o Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>10594</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para o Fundo Municipal de Saúde e as_x000D_
 Secretarias de Segurança Pública e Trânsito, Esporte e Lazer, Infraestrutura, Fazenda e Administração.</t>
   </si>
   <si>
     <t>10628</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10628/projeto_de_lei_72__2022_-_bela_-_revoga_lei_municipal_cachoeiras.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10628/projeto_de_lei_72__2022_-_bela_-_revoga_lei_municipal_cachoeiras.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n. 393, de 11 de maio de 2012.</t>
   </si>
   <si>
     <t>10674</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10674/plo_no_73_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_3.000.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10674/plo_no_73_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_3.000.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>10675</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10675/plo_no_74_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_-_223.37196_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10675/plo_no_74_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_-_223.37196_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a transferir recursos financeiros, através da celebração de Termo de Fomento, à entidade sem fins lucrativos_x000D_
 “Associação de Pais e Amigos dos Autistas de Itapoá – AMA”, nos termos da Lei Federal nº 13.019, de 31 de julho de 2014 e Decreto Municipal nº 4.332, de 17 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>10652</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Luiz Nego</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10652/projeto_de_lei_75_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_2022.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10652/projeto_de_lei_75_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.177, de 06 de julho 2022, que codifica o Direito Animal conforme normas municipais n. 818, de 03 de dezembro de 2018, n. 821, de 26 de novembro de 2018, n. 831, de 20 de dezembro de 2018, n. 893, de 05 de agosto de 2019, e n. 894, de 19 de agosto de 2019 e amplia a proteção animal.</t>
   </si>
   <si>
     <t>10699</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Badesc Cidades e tomar empréstimo junto ao BADESC – Agência De Fomento do Estado de Santa Catarina S/A e dá outras providências.</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa para o exercício financeiro 2023.</t>
   </si>
   <si>
     <t>10739</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10739/plo_no_78_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.035.00000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10739/plo_no_78_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.035.00000_ass_1.pdf</t>
   </si>
   <si>
     <t>10757</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10757/plo_no_79_2022_-_suplementacao_sas_-_excesso_de_arrecadacao_-_1.940.00000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10757/plo_no_79_2022_-_suplementacao_sas_-_excesso_de_arrecadacao_-_1.940.00000_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>10754</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10754/plo_no_80_2022_-_programa_de_incentivo_as_organizacoes_sociais_-_sms_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10754/plo_no_80_2022_-_programa_de_incentivo_as_organizacoes_sociais_-_sms_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Incentivo às Organizações Sociais, cujas atividades sejam dirigidas à saúde pública, no âmbito do município de Itapoá.</t>
   </si>
   <si>
     <t>10755</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10755/plo_no_81_2022_-_autoriza_subvencao_social_-_convenio_-_p.a._24h_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10755/plo_no_81_2022_-_autoriza_subvencao_social_-_convenio_-_p.a._24h_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Itapoá a conceder subvenção social, por meio de convênio, visando firmar parceria em prol da prestação de serviços assistenciais à saúde na unidade de Pronto Atendimento 24 Horas do município.</t>
   </si>
   <si>
     <t>10835</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10835/plo_no_82_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10835/plo_no_82_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder gratificação aos Profissionais da Atenção Básica, e Serviço de Atendimento Móvel de Urgência – SAMU</t>
   </si>
   <si>
     <t>10740</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf</t>
   </si>
   <si>
     <t>10765</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10765/projeto_de_lei_84_2022_-_stoklosa_-_dispoe_sobre_a_publicacao_na_internet_da_lista_de_espera_dos_pacientes_que_aguardam_por_consultas.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10765/projeto_de_lei_84_2022_-_stoklosa_-_dispoe_sobre_a_publicacao_na_internet_da_lista_de_espera_dos_pacientes_que_aguardam_por_consultas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames, intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do Município.</t>
   </si>
   <si>
     <t>10766</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10766/projeto_de_lei_85_2022_-_luiz_-_altera-se_a_lei_municipal_n._795_de_13_de_agosto_de_2018.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10766/projeto_de_lei_85_2022_-_luiz_-_altera-se_a_lei_municipal_n._795_de_13_de_agosto_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 795, de 13 de agosto de 2018, que institui o Programa Adote uma Praça no Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10813</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10813/plo_no_86_2022_-_suplementacao_pm_-_excesso_-_49.60000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10813/plo_no_86_2022_-_suplementacao_pm_-_excesso_-_49.60000_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por excesso de arrecadação, para a Secretaria de Segurança Pública e Trânsito.</t>
   </si>
   <si>
     <t>10814</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10814/plo_no_87_2022_-suplementacao_por_anulacao_-_seinfra_-_2.592.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10814/plo_no_87_2022_-suplementacao_por_anulacao_-_seinfra_-_2.592.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, em decorrência do estorno do empenho 3071/2022, para as Secretarias de Infraestrutura, Turismo e Cultura, e Meio Ambiente.</t>
   </si>
   <si>
     <t>10815</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10815/plo_no_88_2022_-_institui_prorecicla_itapoa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10815/plo_no_88_2022_-_institui_prorecicla_itapoa_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo às Associações e Cooperativas de Catadores de Material Reciclável, no município de Itapoá, denominado Pró Recicla Itapoá.</t>
   </si>
   <si>
     <t>10836</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10836/plo_no_89_2022_-_desvinculacao_de_recurso_da_cosip_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10836/plo_no_89_2022_-_desvinculacao_de_recurso_da_cosip_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desvinculação de receitas correntes da Contribuição para Custeio da Iluminação Pública – COSIP, em conformidade com o disposto no art. 76-B, do Ato das Disposições Constitucionais Transitórias, da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>10788</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10788/projeto_de_lei_90_2022_-_stoklosa_-_institui_a_politica_de_incentivo_ao_cicloturismo_no_ambito_do_municipio_de_itapoa-sc.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10788/projeto_de_lei_90_2022_-_stoklosa_-_institui_a_politica_de_incentivo_ao_cicloturismo_no_ambito_do_municipio_de_itapoa-sc.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Incentivo ao Cicloturismo no âmbito do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10816</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10816/plo_no_91_2022_-_suplementacao_-_anulacao_-_1.335.46000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10816/plo_no_91_2022_-_suplementacao_-_anulacao_-_1.335.46000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para as Secretarias de Turismo e Cultura, Esporte e Lazer, Agricultura e Pesca, Desenvolvimento Social e Econômico, Planejamento Urbano, Administração, Procuradoria-Geral do Município, Controle Interno e Funrebom.</t>
   </si>
   <si>
     <t>10817</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10817/plo_no_92_2022_-_toque_de_natal_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10817/plo_no_92_2022_-_toque_de_natal_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 743, de 06 de novembro de 2017 e dispositivo da Lei nº 1.040, de 04 de janeiro de 2022, modificando a nomenclatura do programa “Um Toque de Natal”.</t>
   </si>
   <si>
     <t>10837</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10837/plo_no_93_2022_-_altera_a_lm_716_2017_-_planta_de_valores_-_tx_alvara_ambulantes_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10837/plo_no_93_2022_-_altera_a_lm_716_2017_-_planta_de_valores_-_tx_alvara_ambulantes_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 716, de 01 de setembro de 2017, que dispõe sobre a Planta de Valores Genéricos do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10811</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10811/projeto_de_lei_94_2022_-_ivan_-_dispoe_sobre_substituicao_gradativa_e_por_fim_da_proibicao_definitiva_da_utilizacao_de_veiculos_movidos_a_tracao_animal_no_perimetro_urbano_do_municipio.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10811/projeto_de_lei_94_2022_-_ivan_-_dispoe_sobre_substituicao_gradativa_e_por_fim_da_proibicao_definitiva_da_utilizacao_de_veiculos_movidos_a_tracao_animal_no_perimetro_urbano_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre substituição gradativa e, por fim, da proibição definitiva da utilização de veículos movidos à tração animal no perímetro urbano do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10838</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10838/plo_no_95_2022_-_limpeza_de_terrenos_baldios_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10838/plo_no_95_2022_-_limpeza_de_terrenos_baldios_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos baldios no município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>10881</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10881/plo_no_96_2022_-__dispoe_sobre_o_servico_de_taxi_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10881/plo_no_96_2022_-__dispoe_sobre_o_servico_de_taxi_ass_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de táxi no município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>10831</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10831/projeto_de_lei_97_2022_-_luiz_-_altera_a_lei_municipal_n._745_2017_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10831/projeto_de_lei_97_2022_-_luiz_-_altera_a_lei_municipal_n._745_2017_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 745, de 14 de n o v e m b r o de 2017, que “Institui a campanha de prevenção ao câncer de mama, e de colo de útero e de próstata denominados mundialmente de ‘OUTUBRO ROSA’ e ‘NOVEMBRO AZUL’ no âmbito do Município de Itapoá e dá outras providências”.</t>
   </si>
   <si>
     <t>10882</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10882/plo_no_98_2022_-_abono_natalino_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10882/plo_no_98_2022_-_abono_natalino_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder gratificação natalina aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>10857</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10857/projeto_de_lei_99_2022_-_stoklosa_-_denomina_como_claudinei_ferreira_mendes_professor_dino_o_ginasio_de_esportes_da_escola_municipal_frei_valentim.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10857/projeto_de_lei_99_2022_-_stoklosa_-_denomina_como_claudinei_ferreira_mendes_professor_dino_o_ginasio_de_esportes_da_escola_municipal_frei_valentim.pdf</t>
   </si>
   <si>
     <t>Denomina como Claudinei Ferreira Mendes “Professor Dinno” o Ginásio de Esportes da Escola Municipal Frei Valentim, localizada na Av. Das Nações Unidas n. 405, no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10862</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>João Marcio, Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10862/projeto_de_lei_2022_100__-joao_marcio_-_banheiros_quimicos_construcao_civil.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10862/projeto_de_lei_2022_100__-joao_marcio_-_banheiros_quimicos_construcao_civil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de sanitários químicos em obras de construção civil no Município de Itapoá/SC e dá outras providências.</t>
   </si>
   <si>
     <t>10863</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10863/projeto_de_lei_101_2022_-_bela_-__nome_de_rua_isabel__silva_ciprianobairro_itapema_do_norte.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10863/projeto_de_lei_101_2022_-_bela_-__nome_de_rua_isabel__silva_ciprianobairro_itapema_do_norte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da via pública: “Rua Isabel Silva Cipriano” no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>10883</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10883/plo_no_102_2022_-_suplementacao_sed_-_anulacao_parcial_1.092.39412_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10883/plo_no_102_2022_-_suplementacao_sed_-_anulacao_parcial_1.092.39412_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação de dotação, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>10884</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10884/plo_no_103_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_10.961.26314_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10884/plo_no_103_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_10.961.26314_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por excesso de arrecadação, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>10909</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10909/plo_no_104_2022_-_suplementacao_-_fms_-_2.359.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10909/plo_no_104_2022_-_suplementacao_-_fms_-_2.359.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>10910</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10910/plo_no_105_2022_-_suplementacao_-_tendencia_-_6.824.15543_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10910/plo_no_105_2022_-_suplementacao_-_tendencia_-_6.824.15543_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, proveniente de tendência de excesso de arrecadação, para as Secretarias de Educação, Esporte e Lazer, Turismo e Cultura, Segurança Pública Municipal e Trânsito, Fazenda, Administração, Gabinete do Prefeito, Fundo Municipal de Assistência Social, e Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>10968</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>João Marcio</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10968/projeto_de_lei_106_2022_-_joao_-_dispoe_sobre_a_execucao_do_hino_nacional_e_do_hino_do_municipio_de_itapoa_nas_escolas.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10968/projeto_de_lei_106_2022_-_joao_-_dispoe_sobre_a_execucao_do_hino_nacional_e_do_hino_do_municipio_de_itapoa_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do hino nacional e do hino do município de Itapoá nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>10895</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10895/projeto_de_lei_107_2022_-_joao_-_dispoe_sobre_a_destinacao_de_espaco_para_pratica_de_voo_livre_e_paramotor.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10895/projeto_de_lei_107_2022_-_joao_-_dispoe_sobre_a_destinacao_de_espaco_para_pratica_de_voo_livre_e_paramotor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de espaço para prática de voo livre e paramotor no Município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>10984</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10984/plo_no_108_2022_-_suplementacao_-_anulacao__parcial_-_stc_-_130.30476_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10984/plo_no_108_2022_-_suplementacao_-_anulacao__parcial_-_stc_-_130.30476_-_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>10985</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10985/plo_no_109_2022_-_altera_lm_142_1998_-_repasse_cisnordeste_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10985/plo_no_109_2022_-_altera_lm_142_1998_-_repasse_cisnordeste_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 142, de 16 de dezembro de 1998, que autoriza o Poder Executivo a participar de consórcio intermunicipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>11003</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11003/plo_no_110_2022_-_diretrizes_-_educacao_-_revoga_lm_34_2001_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11003/plo_no_110_2022_-_diretrizes_-_educacao_-_revoga_lm_34_2001_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema municipal de ensino do município de Itapoá e estabelece as diretrizes do Sistema Municipal de Educação.</t>
   </si>
   <si>
     <t>11029</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11029/projeto_de_lei_111_2022_-_mesa_diretora_-_autoriza_o_poder_legislativo_municipal_a_conceder_gratificacao_natalina_aos_seus_servidores_publicos.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11029/projeto_de_lei_111_2022_-_mesa_diretora_-_autoriza_o_poder_legislativo_municipal_a_conceder_gratificacao_natalina_aos_seus_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal a conceder gratificação natalina aos seus servidores públicos.</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10071/plc_no_01_2022_-_estabelece_a_estrutura_adm_do_p.e_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10071/plc_no_01_2022_-_estabelece_a_estrutura_adm_do_p.e_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa do Poder Executivo Municipal e dá outras Providências.</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10324/plc_no_02_2022_-editado-_altera_lm_155_2003_-_instrutores_sed_-_prof_ed._fisica_-_vagas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10324/plc_no_02_2022_-editado-_altera_lm_155_2003_-_instrutores_sed_-_prof_ed._fisica_-_vagas_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 155, de 09 de janeiro de 2003, que dispõe sobre a estruturação do plano de cargos e carreiras do poder executivo do município de Itapoá.</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10325/plc_no_03_2022_-_altera_lcm_041_2014_-_editado_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10325/plc_no_03_2022_-_altera_lcm_041_2014_-_editado_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 41, de 16 de julho de 2014, que dispõe sobre a reorganização do regime próprio de previdência social dos servidores_x000D_
 públicos do município de Itapoá, Estado de Santa Catarina, e adota outras providências.</t>
   </si>
   <si>
     <t>10185</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10185/plc_no_05_2022_-_altera_lmc_044_2014_-_revoga_p.u._art.51_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10185/plc_no_05_2022_-_altera_lmc_044_2014_-_revoga_p.u._art.51_ass.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo único do art. 51, da Lei Complementar nº 044, de 12 de setembro de 2014, que dispõe sobre o Regime Jurídico dos Servidores_x000D_
 Públicos do Município de Itapoá.</t>
   </si>
   <si>
     <t>10661</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10661/plc_no_06_2022_-_zee_-_vf_asss.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10661/plc_no_06_2022_-_zee_-_vf_asss.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento Ecológico Econômico Municipal – ZEE – e dá outras providências.</t>
   </si>
   <si>
     <t>10474</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10474/plc_no_09_2022_-_altera_lm_155_2003_-_eng._ambiental_e_eng._florestal_-_vagas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10474/plc_no_09_2022_-_altera_lm_155_2003_-_eng._ambiental_e_eng._florestal_-_vagas_ass.pdf</t>
   </si>
   <si>
     <t>10513</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10513/plc_no_10_2022_-_altera_44_2014_-_atas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10513/plc_no_10_2022_-_altera_44_2014_-_atas_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 44, de 12 de setembro de 2014, que dispõe sobre o regime jurídico dos servidores públicos do município de Itapoá, das autarquias e das fundações públicas, incluídos os servidores dos regimes de contratação efetiva e temporária, estatutários, estatutários temporários e demais servidores contratados pela administração direta ou indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>10511</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10511/plc_no_11_2022_-_altera_lm_155_2003_-_eng._civil_e_arquiteto_-_vagas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10511/plc_no_11_2022_-_altera_lm_155_2003_-_eng._civil_e_arquiteto_-_vagas_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 155, de 09 de janeiro de 2003, que dispõe sobre a estruturação do plano de cargos e carreiras do poder executivo do município de Itapoá.</t>
   </si>
   <si>
     <t>10698</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10698/plc_no_14_2022_-_altera_lm_155_2003_-_instrutor_musical_-_cria_cargos_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10698/plc_no_14_2022_-_altera_lm_155_2003_-_instrutor_musical_-_cria_cargos_ass_1.pdf</t>
   </si>
   <si>
     <t>10741</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10741/plc_no_15_2022_-_altera_lm_155_2003_-_aumenta_vagas_auditor_fiscal_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10741/plc_no_15_2022_-_altera_lm_155_2003_-_aumenta_vagas_auditor_fiscal_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 155, de 09 de janeiro de 2003, que dispõe sobre a estruturação do plano de cargos e carreiras do poder executivo do município de_x000D_
 Itapoá.</t>
   </si>
   <si>
     <t>10834</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10834/plc_no_17_2022_-_altera_lmc_44_2014_-_revoga__3o_e_4o_do_art._19_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10834/plc_no_17_2022_-_altera_lmc_44_2014_-_revoga__3o_e_4o_do_art._19_ass.pdf</t>
   </si>
   <si>
     <t>Revoga os §§ 3º e 4º do art. 19, da Lei Complementar nº 044, de 12 de setembro de 2014, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Itapá</t>
   </si>
   <si>
     <t>10907</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10907/plc_no_19_2022_-_app_do_rio_mendanha_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10907/plc_no_19_2022_-_app_do_rio_mendanha_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Áreas de Preservação Permanente – APP – do rio Mendanha, em área urbana consolidada e suas faixas não edificáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>10908</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10908/plc_no_20_2022_-_altera_lcm_155_2003_-_amplia_vagas_medico_esf_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10908/plc_no_20_2022_-_altera_lcm_155_2003_-_amplia_vagas_medico_esf_ass.pdf</t>
   </si>
   <si>
     <t>10983</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10983/plc_no_29_2022_-_altera_155_-_vagas_instrutor_de_danca_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10983/plc_no_29_2022_-_altera_155_-_vagas_instrutor_de_danca_-_ass.pdf</t>
   </si>
   <si>
     <t>11001</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11001/plc_no_30_2022_-_altera_a_155_2003_-_vagas_fisioterapia-enfermagem-tecnico_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11001/plc_no_30_2022_-_altera_a_155_2003_-_vagas_fisioterapia-enfermagem-tecnico_ass.pdf</t>
   </si>
   <si>
     <t>11002</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11002/plc_no_31_2022_-_altera_lcm_44_2014_-_abono_extraordinario_de_natal_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11002/plc_no_31_2022_-_altera_lcm_44_2014_-_abono_extraordinario_de_natal_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 044, de 12 de setembro de 2014, que dispõe sobre o regime jurídico dos servidores públicos do município de_x000D_
 Itapoá, das autarquias e das fundações públicas, incluídos os servidores dos regimes de contratação efetiva e temporária, estatutários, estatutários temporários e demais servidores contratados pela administração direta ou indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10099/pls_no_xx_2022_-_ao_plc_no_01_2022_-_estrutura_adm_do_p.e_atualizado_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10099/pls_no_xx_2022_-_ao_plc_no_01_2022_-_estrutura_adm_do_p.e_atualizado_ass_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo nº 01/2022 ao Projeto de Lei Complementar nº 01/2022, que dispõe sobre a estrutura administrativa do Poder Executivo Municipal e dá outras Providências.</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10408/pls_no_04_2022_ao_plo_no_15_2022_-_alienacao_de_bens_imoveis_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10408/pls_no_04_2022_ao_plo_no_15_2022_-_alienacao_de_bens_imoveis_ass_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo n. 04/2022 ao Projeto de Lei n. 15/2022, que Autoriza o Poder Executivo a promover leilão para alienar bens imóveis de propriedade do Município e dá outras providências.</t>
   </si>
   <si>
     <t>10756</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10756/pls_no_06_2022_ao_plc_no_14_2022_-_instrutores_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10756/pls_no_06_2022_ao_plc_no_14_2022_-_instrutores_ass.pdf</t>
   </si>
   <si>
     <t>10274</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10274/1-projeto_de_resolucao_01-2022_-_mesa_diretora_-_altera_a_resolucao_no_22-2011.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10274/1-projeto_de_resolucao_01-2022_-_mesa_diretora_-_altera_a_resolucao_no_22-2011.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Legislativa n. 22, de 28 de fevereiro de 201 1, que institui o Código de Ética e Decoro Parlamentar da Câmara Municipal de Itapoá.</t>
   </si>
   <si>
     <t>10470</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10470/projeto_de_resolucao_03-2022_-_mesa_diretora_-_criacao_comissao_especial__de.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10470/projeto_de_resolucao_03-2022_-_mesa_diretora_-_criacao_comissao_especial__de.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de revisão da legislação municipal relacionada às denominações das vias urbanas e bairros de Itapoá.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1930,68 +1930,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10056/projeto_de_lei_01_2022_-_gerson_-_altera_a_lei_municipal_n._989_de_11_de_maio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10072/plo_no_02_2022_-_fixa_o_indice_de_revisao_geral_anual_dos_servidores_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10073/plo_no_03_2022_-_concede_reajuste_salarial_aos_servidores_do_p.e_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10092/projeto_de_lei_04_2022_-_mesa_diretora_-_autoriza_a_fixacao_de_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10093/projeto_de_lei_05_2022_-_mesa_diretora_-_concede_reajuste_salarial_aos_servidores_publicos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10100/projeto_de_lei_06-2022_-_fixa_os_subsidios_do_prefeito_e_viceprefeito_de_itapoa_sc_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10186/plo_no_08_2022_-_altera_lm_75_2001_-_estatuto_e_plano_de_cargos_sed_1_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10284/plo_no_09_2022_-_altera_lm_34_2001_-_sed1_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10143/plo_no_10_2022_-_suplementacao_superavit_financeiro_-_sad-sdse_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10187/plo_no_15_2022_-_alienacao_de_bens_imoveis_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10167/plo_no_16_2022_-_ratificacao_alteracoes_protocolo_de_intencoes_ciga_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10168/plo_no_17_2022_-_ratificacao_alteracoes_protocolo_intencoes_aris_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10135/projeto_de_lei_18_2022_-_stoklosa_-_altera_a_lei_municipal_n._999_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10164/projeto_de_lei_19_2022_-__fernando_-_denomina_via_publica_localizada_no_bairro_sai_mirim_como_estrada_do_bananal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10169/projeto_de_lei_20_2022_-__stoklosa_-_altera_a_lei_municipal_n._1057_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10165/projeto_de_lei_21_2022_-_bela_-_veda_a_suspensao_da_prestacao_de_servico_de_internet_por_inadimplemento_nas_sextas_sabados_domingos_ou_feriados.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10188/plo_no_22_2022_-_municipalizacao_do_transito_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10189/plo_no_23_2022_-_suplementacao_superavit_financeiro_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10198/projeto_de_lei_24_2022_-_tiago_-_altera_a_lei_municipal_n._220_2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10220/projeto_de_lei_25_2022_-_stoklosa_-_altera_a_lei_municipal_n._744_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10244/plo_no_28_2022_-_suplementacao_anulacao_parcial_-_cbmi_ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10243/projeto_de_lei_29_2022_-_bela_-_dispoe_sobre_a_denominacao_da_via_publica__rua_vereador_ozair_correa_da_silva_xerife.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10270/projeto_de_lei_31_2022_-_bela_-_dispoe_sobre_a_denominacao_da_praca_do_samambaial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10271/projeto_de_lei_32_2022_-__tiago_-_denomina_via_publica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10346/plo_no_33_2022_-_institui_jetom_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10289/projeto_de_lei_34_2022_-__tiago_-_denomina_via_publica_como_rua_jair_jose_lessack.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10409/plo_no_37_2022_-_contraturno_escolar_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10363/plo_no_38_2022_-_diferenca_inflacao_-_revisao_geral_anual_dos_servidores_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10371/projeto_de_lei_39_2022_-_mesa_diretora_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10456/plo_no_40_2022_-_institui_o_nds_ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10387/projeto_de_lei_41_2022_-_bela_-_denomina_via_publica__servidao_maria_de_lurdes_silva.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10417/plo_no_42_2022_-_suplementacao_sas_-_credito_especial_-_excesso_de_arrecadacao_ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10418/plo_no_43_2022_-_suplementacao_sed_-_anulacao_parcial_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10410/plo_no_44_2022_-_altera_lm_446_2013_-_vale_alimentacao_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10411/plo_no_45_2022_-_permuta_ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10521/plo_no_46_2022_-_suplementacao_folha-_varias_-_1.844.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10460/plo_no_47_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10457/plo_no_48_2022_-_altera_lm_1030_2020_-_conselho_municipal_de_cultura_ass_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10443/projeto_de_lei_49_2022_-_bela_-_denomina_via_publica__estrada_moacir_speck.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10439/projeto_de_lei_50_2022_-_luiz_-_revoga_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10475/plo_no_51_2022_-_suplementacao_sas_-_excesso_arrecadacao_-_3.26653_ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10476/plo_no_52_2022_-_suplementacao_sas_-_superavit_-_220.10542_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10514/plo_no_54_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10507/projeto_de_lei_56_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_06_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10522/plo_no_57_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.218.81900_ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10523/plo_no_59_2022_-_altera_lm_34_2001_-_compra_vagas_ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10529/plo_no_61_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10561/plo_no_63_2022_-_academia_do_empreendedor_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10566/plo_no_65_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10553/projeto_de_lei_66_2022_-_stoklosa_-_denomina_via_publica__estrada_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10563/projeto_de_lei_67_2022_-_tiago_-_dispoe_sobre_a_isencao_de_taxas_a_titulo_de_inscricao_em_concursos_publicos_e_processos_seletivos_no_ambito_do_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10633/plo_no_68_2022_-__denomina_ponte_do_bom_futuro_e_ponte_2_braco_do_norte_ass_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_no_69_2022_-_suplementacao_folha_-_excesso_-_2.230.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10723/plo_no_70_2022_-_suplementacao_sas_-_anulacao_parcial_-_49.64644_ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10628/projeto_de_lei_72__2022_-_bela_-_revoga_lei_municipal_cachoeiras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10674/plo_no_73_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_3.000.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10675/plo_no_74_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_-_223.37196_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10652/projeto_de_lei_75_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10739/plo_no_78_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.035.00000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10757/plo_no_79_2022_-_suplementacao_sas_-_excesso_de_arrecadacao_-_1.940.00000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10754/plo_no_80_2022_-_programa_de_incentivo_as_organizacoes_sociais_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10755/plo_no_81_2022_-_autoriza_subvencao_social_-_convenio_-_p.a._24h_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10835/plo_no_82_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10765/projeto_de_lei_84_2022_-_stoklosa_-_dispoe_sobre_a_publicacao_na_internet_da_lista_de_espera_dos_pacientes_que_aguardam_por_consultas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10766/projeto_de_lei_85_2022_-_luiz_-_altera-se_a_lei_municipal_n._795_de_13_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10813/plo_no_86_2022_-_suplementacao_pm_-_excesso_-_49.60000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10814/plo_no_87_2022_-suplementacao_por_anulacao_-_seinfra_-_2.592.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10815/plo_no_88_2022_-_institui_prorecicla_itapoa_ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10836/plo_no_89_2022_-_desvinculacao_de_recurso_da_cosip_ass.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10788/projeto_de_lei_90_2022_-_stoklosa_-_institui_a_politica_de_incentivo_ao_cicloturismo_no_ambito_do_municipio_de_itapoa-sc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10816/plo_no_91_2022_-_suplementacao_-_anulacao_-_1.335.46000_ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10817/plo_no_92_2022_-_toque_de_natal_ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10837/plo_no_93_2022_-_altera_a_lm_716_2017_-_planta_de_valores_-_tx_alvara_ambulantes_ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10811/projeto_de_lei_94_2022_-_ivan_-_dispoe_sobre_substituicao_gradativa_e_por_fim_da_proibicao_definitiva_da_utilizacao_de_veiculos_movidos_a_tracao_animal_no_perimetro_urbano_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10838/plo_no_95_2022_-_limpeza_de_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10881/plo_no_96_2022_-__dispoe_sobre_o_servico_de_taxi_ass_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10831/projeto_de_lei_97_2022_-_luiz_-_altera_a_lei_municipal_n._745_2017_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10882/plo_no_98_2022_-_abono_natalino_ass_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10857/projeto_de_lei_99_2022_-_stoklosa_-_denomina_como_claudinei_ferreira_mendes_professor_dino_o_ginasio_de_esportes_da_escola_municipal_frei_valentim.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10862/projeto_de_lei_2022_100__-joao_marcio_-_banheiros_quimicos_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10863/projeto_de_lei_101_2022_-_bela_-__nome_de_rua_isabel__silva_ciprianobairro_itapema_do_norte.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10883/plo_no_102_2022_-_suplementacao_sed_-_anulacao_parcial_1.092.39412_ass_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10884/plo_no_103_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_10.961.26314_ass_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10909/plo_no_104_2022_-_suplementacao_-_fms_-_2.359.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10910/plo_no_105_2022_-_suplementacao_-_tendencia_-_6.824.15543_ass.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10968/projeto_de_lei_106_2022_-_joao_-_dispoe_sobre_a_execucao_do_hino_nacional_e_do_hino_do_municipio_de_itapoa_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10895/projeto_de_lei_107_2022_-_joao_-_dispoe_sobre_a_destinacao_de_espaco_para_pratica_de_voo_livre_e_paramotor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10984/plo_no_108_2022_-_suplementacao_-_anulacao__parcial_-_stc_-_130.30476_-_ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10985/plo_no_109_2022_-_altera_lm_142_1998_-_repasse_cisnordeste_-_ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11003/plo_no_110_2022_-_diretrizes_-_educacao_-_revoga_lm_34_2001_-_ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11029/projeto_de_lei_111_2022_-_mesa_diretora_-_autoriza_o_poder_legislativo_municipal_a_conceder_gratificacao_natalina_aos_seus_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10071/plc_no_01_2022_-_estabelece_a_estrutura_adm_do_p.e_ass.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10324/plc_no_02_2022_-editado-_altera_lm_155_2003_-_instrutores_sed_-_prof_ed._fisica_-_vagas_ass.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10325/plc_no_03_2022_-_altera_lcm_041_2014_-_editado_ass.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10185/plc_no_05_2022_-_altera_lmc_044_2014_-_revoga_p.u._art.51_ass.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10661/plc_no_06_2022_-_zee_-_vf_asss.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10474/plc_no_09_2022_-_altera_lm_155_2003_-_eng._ambiental_e_eng._florestal_-_vagas_ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10513/plc_no_10_2022_-_altera_44_2014_-_atas_ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10511/plc_no_11_2022_-_altera_lm_155_2003_-_eng._civil_e_arquiteto_-_vagas_ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10698/plc_no_14_2022_-_altera_lm_155_2003_-_instrutor_musical_-_cria_cargos_ass_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10741/plc_no_15_2022_-_altera_lm_155_2003_-_aumenta_vagas_auditor_fiscal_ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10834/plc_no_17_2022_-_altera_lmc_44_2014_-_revoga__3o_e_4o_do_art._19_ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10907/plc_no_19_2022_-_app_do_rio_mendanha_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10908/plc_no_20_2022_-_altera_lcm_155_2003_-_amplia_vagas_medico_esf_ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10983/plc_no_29_2022_-_altera_155_-_vagas_instrutor_de_danca_-_ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11001/plc_no_30_2022_-_altera_a_155_2003_-_vagas_fisioterapia-enfermagem-tecnico_ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11002/plc_no_31_2022_-_altera_lcm_44_2014_-_abono_extraordinario_de_natal_-_ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10099/pls_no_xx_2022_-_ao_plc_no_01_2022_-_estrutura_adm_do_p.e_atualizado_ass_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10408/pls_no_04_2022_ao_plo_no_15_2022_-_alienacao_de_bens_imoveis_ass_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10756/pls_no_06_2022_ao_plc_no_14_2022_-_instrutores_ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10274/1-projeto_de_resolucao_01-2022_-_mesa_diretora_-_altera_a_resolucao_no_22-2011.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10470/projeto_de_resolucao_03-2022_-_mesa_diretora_-_criacao_comissao_especial__de.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10056/projeto_de_lei_01_2022_-_gerson_-_altera_a_lei_municipal_n._989_de_11_de_maio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10072/plo_no_02_2022_-_fixa_o_indice_de_revisao_geral_anual_dos_servidores_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10073/plo_no_03_2022_-_concede_reajuste_salarial_aos_servidores_do_p.e_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10092/projeto_de_lei_04_2022_-_mesa_diretora_-_autoriza_a_fixacao_de_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10093/projeto_de_lei_05_2022_-_mesa_diretora_-_concede_reajuste_salarial_aos_servidores_publicos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10100/projeto_de_lei_06-2022_-_fixa_os_subsidios_do_prefeito_e_viceprefeito_de_itapoa_sc_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10186/plo_no_08_2022_-_altera_lm_75_2001_-_estatuto_e_plano_de_cargos_sed_1_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10284/plo_no_09_2022_-_altera_lm_34_2001_-_sed1_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10143/plo_no_10_2022_-_suplementacao_superavit_financeiro_-_sad-sdse_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10187/plo_no_15_2022_-_alienacao_de_bens_imoveis_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10167/plo_no_16_2022_-_ratificacao_alteracoes_protocolo_de_intencoes_ciga_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10168/plo_no_17_2022_-_ratificacao_alteracoes_protocolo_intencoes_aris_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10135/projeto_de_lei_18_2022_-_stoklosa_-_altera_a_lei_municipal_n._999_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10164/projeto_de_lei_19_2022_-__fernando_-_denomina_via_publica_localizada_no_bairro_sai_mirim_como_estrada_do_bananal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10169/projeto_de_lei_20_2022_-__stoklosa_-_altera_a_lei_municipal_n._1057_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10165/projeto_de_lei_21_2022_-_bela_-_veda_a_suspensao_da_prestacao_de_servico_de_internet_por_inadimplemento_nas_sextas_sabados_domingos_ou_feriados.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10188/plo_no_22_2022_-_municipalizacao_do_transito_ass.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10189/plo_no_23_2022_-_suplementacao_superavit_financeiro_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10198/projeto_de_lei_24_2022_-_tiago_-_altera_a_lei_municipal_n._220_2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10220/projeto_de_lei_25_2022_-_stoklosa_-_altera_a_lei_municipal_n._744_2017.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10244/plo_no_28_2022_-_suplementacao_anulacao_parcial_-_cbmi_ass.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10243/projeto_de_lei_29_2022_-_bela_-_dispoe_sobre_a_denominacao_da_via_publica__rua_vereador_ozair_correa_da_silva_xerife.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10270/projeto_de_lei_31_2022_-_bela_-_dispoe_sobre_a_denominacao_da_praca_do_samambaial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10271/projeto_de_lei_32_2022_-__tiago_-_denomina_via_publica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10346/plo_no_33_2022_-_institui_jetom_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10289/projeto_de_lei_34_2022_-__tiago_-_denomina_via_publica_como_rua_jair_jose_lessack.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10409/plo_no_37_2022_-_contraturno_escolar_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10363/plo_no_38_2022_-_diferenca_inflacao_-_revisao_geral_anual_dos_servidores_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10371/projeto_de_lei_39_2022_-_mesa_diretora_-.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10456/plo_no_40_2022_-_institui_o_nds_ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10387/projeto_de_lei_41_2022_-_bela_-_denomina_via_publica__servidao_maria_de_lurdes_silva.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10417/plo_no_42_2022_-_suplementacao_sas_-_credito_especial_-_excesso_de_arrecadacao_ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10418/plo_no_43_2022_-_suplementacao_sed_-_anulacao_parcial_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10410/plo_no_44_2022_-_altera_lm_446_2013_-_vale_alimentacao_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10411/plo_no_45_2022_-_permuta_ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10521/plo_no_46_2022_-_suplementacao_folha-_varias_-_1.844.00000_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10460/plo_no_47_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10457/plo_no_48_2022_-_altera_lm_1030_2020_-_conselho_municipal_de_cultura_ass_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10443/projeto_de_lei_49_2022_-_bela_-_denomina_via_publica__estrada_moacir_speck.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10439/projeto_de_lei_50_2022_-_luiz_-_revoga_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10475/plo_no_51_2022_-_suplementacao_sas_-_excesso_arrecadacao_-_3.26653_ass.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10476/plo_no_52_2022_-_suplementacao_sas_-_superavit_-_220.10542_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10514/plo_no_54_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10507/projeto_de_lei_56_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_06_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10522/plo_no_57_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.218.81900_ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10523/plo_no_59_2022_-_altera_lm_34_2001_-_compra_vagas_ass.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10529/plo_no_61_2022_-_suplementacao_sel_-_anulacao_parcial_dotacao_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10561/plo_no_63_2022_-_academia_do_empreendedor_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10566/plo_no_65_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10553/projeto_de_lei_66_2022_-_stoklosa_-_denomina_via_publica__estrada_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10563/projeto_de_lei_67_2022_-_tiago_-_dispoe_sobre_a_isencao_de_taxas_a_titulo_de_inscricao_em_concursos_publicos_e_processos_seletivos_no_ambito_do_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10633/plo_no_68_2022_-__denomina_ponte_do_bom_futuro_e_ponte_2_braco_do_norte_ass_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10593/plo_no_69_2022_-_suplementacao_folha_-_excesso_-_2.230.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10723/plo_no_70_2022_-_suplementacao_sas_-_anulacao_parcial_-_49.64644_ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10628/projeto_de_lei_72__2022_-_bela_-_revoga_lei_municipal_cachoeiras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10674/plo_no_73_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_3.000.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10675/plo_no_74_2022_-_autoriza_celebrar_termo_de_fomento_com_ama_-_223.37196_ass.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10652/projeto_de_lei_75_2022_-_luiz_-_altera_a_lei_municipal_1.177_de_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10739/plo_no_78_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_2.035.00000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10757/plo_no_79_2022_-_suplementacao_sas_-_excesso_de_arrecadacao_-_1.940.00000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10754/plo_no_80_2022_-_programa_de_incentivo_as_organizacoes_sociais_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10755/plo_no_81_2022_-_autoriza_subvencao_social_-_convenio_-_p.a._24h_ass.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10835/plo_no_82_2022_-_adequacao_gratificacao_sms_-_revoga_116_e_324_ass.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10765/projeto_de_lei_84_2022_-_stoklosa_-_dispoe_sobre_a_publicacao_na_internet_da_lista_de_espera_dos_pacientes_que_aguardam_por_consultas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10766/projeto_de_lei_85_2022_-_luiz_-_altera-se_a_lei_municipal_n._795_de_13_de_agosto_de_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10813/plo_no_86_2022_-_suplementacao_pm_-_excesso_-_49.60000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10814/plo_no_87_2022_-suplementacao_por_anulacao_-_seinfra_-_2.592.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10815/plo_no_88_2022_-_institui_prorecicla_itapoa_ass.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10836/plo_no_89_2022_-_desvinculacao_de_recurso_da_cosip_ass.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10788/projeto_de_lei_90_2022_-_stoklosa_-_institui_a_politica_de_incentivo_ao_cicloturismo_no_ambito_do_municipio_de_itapoa-sc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10816/plo_no_91_2022_-_suplementacao_-_anulacao_-_1.335.46000_ass.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10817/plo_no_92_2022_-_toque_de_natal_ass.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10837/plo_no_93_2022_-_altera_a_lm_716_2017_-_planta_de_valores_-_tx_alvara_ambulantes_ass.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10811/projeto_de_lei_94_2022_-_ivan_-_dispoe_sobre_substituicao_gradativa_e_por_fim_da_proibicao_definitiva_da_utilizacao_de_veiculos_movidos_a_tracao_animal_no_perimetro_urbano_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10838/plo_no_95_2022_-_limpeza_de_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10881/plo_no_96_2022_-__dispoe_sobre_o_servico_de_taxi_ass_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10831/projeto_de_lei_97_2022_-_luiz_-_altera_a_lei_municipal_n._745_2017_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10882/plo_no_98_2022_-_abono_natalino_ass_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10857/projeto_de_lei_99_2022_-_stoklosa_-_denomina_como_claudinei_ferreira_mendes_professor_dino_o_ginasio_de_esportes_da_escola_municipal_frei_valentim.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10862/projeto_de_lei_2022_100__-joao_marcio_-_banheiros_quimicos_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10863/projeto_de_lei_101_2022_-_bela_-__nome_de_rua_isabel__silva_ciprianobairro_itapema_do_norte.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10883/plo_no_102_2022_-_suplementacao_sed_-_anulacao_parcial_1.092.39412_ass_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10884/plo_no_103_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_10.961.26314_ass_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10909/plo_no_104_2022_-_suplementacao_-_fms_-_2.359.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10910/plo_no_105_2022_-_suplementacao_-_tendencia_-_6.824.15543_ass.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10968/projeto_de_lei_106_2022_-_joao_-_dispoe_sobre_a_execucao_do_hino_nacional_e_do_hino_do_municipio_de_itapoa_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10895/projeto_de_lei_107_2022_-_joao_-_dispoe_sobre_a_destinacao_de_espaco_para_pratica_de_voo_livre_e_paramotor.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10984/plo_no_108_2022_-_suplementacao_-_anulacao__parcial_-_stc_-_130.30476_-_ass.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10985/plo_no_109_2022_-_altera_lm_142_1998_-_repasse_cisnordeste_-_ass.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11003/plo_no_110_2022_-_diretrizes_-_educacao_-_revoga_lm_34_2001_-_ass.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11029/projeto_de_lei_111_2022_-_mesa_diretora_-_autoriza_o_poder_legislativo_municipal_a_conceder_gratificacao_natalina_aos_seus_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10071/plc_no_01_2022_-_estabelece_a_estrutura_adm_do_p.e_ass.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10324/plc_no_02_2022_-editado-_altera_lm_155_2003_-_instrutores_sed_-_prof_ed._fisica_-_vagas_ass.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10325/plc_no_03_2022_-_altera_lcm_041_2014_-_editado_ass.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10185/plc_no_05_2022_-_altera_lmc_044_2014_-_revoga_p.u._art.51_ass.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10661/plc_no_06_2022_-_zee_-_vf_asss.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10474/plc_no_09_2022_-_altera_lm_155_2003_-_eng._ambiental_e_eng._florestal_-_vagas_ass.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10513/plc_no_10_2022_-_altera_44_2014_-_atas_ass.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10511/plc_no_11_2022_-_altera_lm_155_2003_-_eng._civil_e_arquiteto_-_vagas_ass.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10698/plc_no_14_2022_-_altera_lm_155_2003_-_instrutor_musical_-_cria_cargos_ass_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10741/plc_no_15_2022_-_altera_lm_155_2003_-_aumenta_vagas_auditor_fiscal_ass.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10834/plc_no_17_2022_-_altera_lmc_44_2014_-_revoga__3o_e_4o_do_art._19_ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10907/plc_no_19_2022_-_app_do_rio_mendanha_ass.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10908/plc_no_20_2022_-_altera_lcm_155_2003_-_amplia_vagas_medico_esf_ass.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10983/plc_no_29_2022_-_altera_155_-_vagas_instrutor_de_danca_-_ass.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11001/plc_no_30_2022_-_altera_a_155_2003_-_vagas_fisioterapia-enfermagem-tecnico_ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/11002/plc_no_31_2022_-_altera_lcm_44_2014_-_abono_extraordinario_de_natal_-_ass.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10099/pls_no_xx_2022_-_ao_plc_no_01_2022_-_estrutura_adm_do_p.e_atualizado_ass_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10408/pls_no_04_2022_ao_plo_no_15_2022_-_alienacao_de_bens_imoveis_ass_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10756/pls_no_06_2022_ao_plc_no_14_2022_-_instrutores_ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10274/1-projeto_de_resolucao_01-2022_-_mesa_diretora_-_altera_a_resolucao_no_22-2011.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10470/projeto_de_resolucao_03-2022_-_mesa_diretora_-_criacao_comissao_especial__de.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="118.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="251.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="250.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>