--- v0 (2025-12-26)
+++ v1 (2026-04-13)
@@ -54,327 +54,327 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marlon Roberto Neuber</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial por anulação parcial de dotação para a Secretaria de Segurança Pública e Trânsito.</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.087, de 27 de julho de 2021, que institui o Mercado Público Municipal, denominado Mercado da Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 738, de 06 de novembro de 2017, que dispõe sobre limpeza de terrenos baldios no Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10135/projeto_de_lei_18_2022_-_stoklosa_-_altera_a_lei_municipal_n._999_2020.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10135/projeto_de_lei_18_2022_-_stoklosa_-_altera_a_lei_municipal_n._999_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 999, de 11 de maio de 2020, que dispõe sobre a divulgação da lista de espera dos munícipes requerentes dos serviços com equipamentos agrícolas no município de Itapoá.</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10169/projeto_de_lei_20_2022_-__stoklosa_-_altera_a_lei_municipal_n._1057_2021.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10169/projeto_de_lei_20_2022_-__stoklosa_-_altera_a_lei_municipal_n._1057_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1057, de 25 de março de 2021, que dispõe sobre a autorização da divulgação dos cronogramas das atividades que serão_x000D_
 realizadas pela Secretaria Municipal de Obras e Serviços Públicos e dá outras providências.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial, por anulação parcial de dotação, para a Secretaria de Assistência Social.</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, no âmbito do Programa de Financiamento à Infraestrutura e ao Saneamento – FINISA, para construção de edificações e pavimentação de vias, e dá outras providências.</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aderir ao Programa Badesc Cidades e tomar empréstimo junto ao BADESC – Agência de Fomento do Estado de Santa Catarina S/A, para financiamento de obras do sistema viário municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>10559</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 895, de 19 de agosto de 2019, que estabelece a metodologia para determinação do justo valor para a aquisição de direitos reais pelo_x000D_
 particular na REURB–E, promovida sobre bem pblico e dá outras providências.</t>
   </si>
   <si>
     <t>10515</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.165, de 20 de maio de 2022, que autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, no âmbito do Programa de Financiamento à Infraestrutura e ao Saneamento – FINISA, para construção de edificações e pavimentação de vias, e dá outras providências.</t>
   </si>
   <si>
     <t>10524</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>10528</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>10560</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapoá a ingressar no consórcio público da Agência Intermunicipal de Regulação, Controle e Fiscalização de Serviços Públicos Municipais do Médio Vale do Itajaí – AGIR, e dá outras providências.</t>
   </si>
   <si>
     <t>10538</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para a Secretaria de Infraestrutura e Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>10594</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir créditos adicionais suplementares, por excesso de arrecadação, para o Fundo Municipal de Saúde e as_x000D_
 Secretarias de Segurança Pública e Trânsito, Esporte e Lazer, Infraestrutura, Fazenda e Administração.</t>
   </si>
   <si>
     <t>10699</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir ao Programa Badesc Cidades e tomar empréstimo junto ao BADESC – Agência De Fomento do Estado de Santa Catarina S/A e dá outras providências.</t>
   </si>
   <si>
     <t>10697</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa para o exercício financeiro 2023.</t>
   </si>
   <si>
     <t>10740</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar, por anulação parcial de dotação, para a Secretaria de Educação.</t>
   </si>
   <si>
     <t>10862</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>João Marcio, Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10862/projeto_de_lei_2022_100__-joao_marcio_-_banheiros_quimicos_construcao_civil.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10862/projeto_de_lei_2022_100__-joao_marcio_-_banheiros_quimicos_construcao_civil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de sanitários químicos em obras de construção civil no Município de Itapoá/SC e dá outras providências.</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10381/pls_no_03_2022_ao_plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10381/pls_no_03_2022_ao_plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf</t>
   </si>
   <si>
     <t>10662</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10662/projeto_de_resolucao_04_2022_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_gestao_integrada_da_ordem_publica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10662/projeto_de_resolucao_04_2022_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_gestao_integrada_da_ordem_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Segurança Pública.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -681,68 +681,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10135/projeto_de_lei_18_2022_-_stoklosa_-_altera_a_lei_municipal_n._999_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10169/projeto_de_lei_20_2022_-__stoklosa_-_altera_a_lei_municipal_n._1057_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10862/projeto_de_lei_2022_100__-joao_marcio_-_banheiros_quimicos_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10381/pls_no_03_2022_ao_plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10662/projeto_de_resolucao_04_2022_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_gestao_integrada_da_ordem_publica.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10144/plo_no_11_2022_-_suplementacao_credito_especial_-_sspt_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10145/plo_no_12_2022_-_altera_lm_1087_2021_-_mercado_publico_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10146/plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10135/projeto_de_lei_18_2022_-_stoklosa_-_altera_a_lei_municipal_n._999_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10169/projeto_de_lei_20_2022_-__stoklosa_-_altera_a_lei_municipal_n._1057_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10345/plo_no_26_2022_-_suplementacao_anulacao_parcial_-_sms_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10380/plo_no_27_2022_-_suplementacao_anulacao_parcial_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10347/plo_no_35_2022_-_contratar_credito_cef_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10348/plo_no_36_2022_-_autoriza_adesao_e_emprestimo_badesc_cfme_minuta_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10559/plo_no_53_2022_-_altera_a_lm_895_2019_-_reurb_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10515/plo_no_55_2022_-_altera_lm_1165_2022_-_finisa_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10524/plo_no_58_2022_-_ldo_2023_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10528/plo_no_60_2022_-_suplementacao_sed_-_excesso_de_arrecadacao_-_1.746.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10560/plo_no_62_2022_-_autoriza_ingresso_no_agir_-_transporte_coletivo_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10538/plo_no_64_2022_-_suplementacao_seinfra-stc_-_excesso_de_arrecadacao_-_2.135.00000_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10594/plo_no_71_2022_-_suplementacao_-_excesso_-_3.044.50000_ass_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10699/plo_no_76_2022_-_badesc_-_20_milhoes_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10697/plo_no_77_2022_-_loa_2023_-_com_anexos_14-16-17_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10740/plo_no_83_2022_-_suplementacao_sed_-_anulacao_parcial_552.71534_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10862/projeto_de_lei_2022_100__-joao_marcio_-_banheiros_quimicos_construcao_civil.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10381/pls_no_03_2022_ao_plo_no_13_2022_-_altera_lm_738_2017_-_limpeza_terrenos_baldios_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2022/10662/projeto_de_resolucao_04_2022_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_gestao_integrada_da_ordem_publica.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="198.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>