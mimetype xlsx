--- v0 (2025-12-23)
+++ v1 (2026-04-13)
@@ -54,895 +54,895 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11050/plo_no_2_2023_-_institui_o_programa_selo_verde_itapoa_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11050/plo_no_2_2023_-_institui_o_programa_selo_verde_itapoa_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Selo Verde Itapoá, através de certificação ambiental, às empresas com práticas sustentáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>11057</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>João Marcio</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11057/plo_06_2023__joao_marcio_-_dispoe_sobre_a_autorizacao_do_poder_executivo_para_destinacao_de_espaco_para_circos_no.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11057/plo_06_2023__joao_marcio_-_dispoe_sobre_a_autorizacao_do_poder_executivo_para_destinacao_de_espaco_para_circos_no.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do poder executivo para destinação de espaço para circos no Município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11085</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11085/projeto_de_lei_09_2023_-_joao_-_dispoe_sobre_a_regulamentacao_de_motofrete.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11085/projeto_de_lei_09_2023_-_joao_-_dispoe_sobre_a_regulamentacao_de_motofrete.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de motofrete no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>11116</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11116/projeto_de_lei_14_2023_-_stoklosa_-_institui_a_politica_municipal_de_fomento_a_investimentos_e_negocios_de_impacto.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11116/projeto_de_lei_14_2023_-_stoklosa_-_institui_a_politica_municipal_de_fomento_a_investimentos_e_negocios_de_impacto.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de fomento a investimentos e negócios de impacto e dá outras providências.</t>
   </si>
   <si>
     <t>11145</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Luiz Nego</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11145/projeto_de_lei_16_2023_-_luiz_-_dispoe_sobre_a_vedacao_de_nomeacao_de_pessoas_condenadas_pela_lei_federal_n._11.340_2006.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11145/projeto_de_lei_16_2023_-_luiz_-_dispoe_sobre_a_vedacao_de_nomeacao_de_pessoas_condenadas_pela_lei_federal_n._11.340_2006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de nomeação de pessoas condenadas pela Lei Federal n. 11.340/2006 (Lei Maria da Penha) para os cargos em comissão dos Poderes Legislativo e Executivo do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>11211</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11211/plo_no_18_2023_-_regulamenta_o_estudo_de_impacto_de_transito_-_eit_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11211/plo_no_18_2023_-_regulamenta_o_estudo_de_impacto_de_transito_-_eit_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estudo de Impacto de Trânsito – EIT– no âmbito do município de Itapoá.</t>
   </si>
   <si>
     <t>11194</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11194/projeto_de_lei_22_2023_-_stoklosa_-_dispoe_sobre_a_instituicao_do_dia_municipal_do_homem.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11194/projeto_de_lei_22_2023_-_stoklosa_-_dispoe_sobre_a_instituicao_do_dia_municipal_do_homem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal do Homem, e dá outras providências.</t>
   </si>
   <si>
     <t>11195</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11195/projeto_de_lei_23_2023_-_stoklosa_-_institui_no_ambito_municipal_o_dia_do_terco_dos_homens.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11195/projeto_de_lei_23_2023_-_stoklosa_-_institui_no_ambito_municipal_o_dia_do_terco_dos_homens.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal o dia do “Terço dos Homens”</t>
   </si>
   <si>
     <t>11200</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11200/projeto_de_lei_24_2023_-_luiz_-_altera_a_lei_ordinaria_n._1087_2021.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11200/projeto_de_lei_24_2023_-_luiz_-_altera_a_lei_ordinaria_n._1087_2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n. 1087, de 27 de julho de 2021, que institui o Mercado Público Municipal denominado Mercado da Maria, e dá outras providências.</t>
   </si>
   <si>
     <t>11244</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11244/projeto_de_lei_29_2023_-_bela_-_institui_o_auxilio_assistencial_pecuniario_a_mulher_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11244/projeto_de_lei_29_2023_-_bela_-_institui_o_auxilio_assistencial_pecuniario_a_mulher_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Assistencial Pecuniário à mulher de Itapoá/SC vítima de violência doméstica e em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>11311</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11311/projeto_de_lei_38_2023_-_stoklosa_-_institui_no_calendario_oficial_do_municipio_a_festa_da_nossa_senhora_imaculada_conceicao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11311/projeto_de_lei_38_2023_-_stoklosa_-_institui_no_calendario_oficial_do_municipio_a_festa_da_nossa_senhora_imaculada_conceicao.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do município de Itapoá/SC a “Festa da Nossa Senhora Imaculada Conceição”.</t>
   </si>
   <si>
     <t>11325</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Luiz Nego, João Marcio</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11325/projeto_de_lei_39_2023_-_luiz_-_institui_a_politica_municipal_de_incentivo_ao_uso_da_energia_solar.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11325/projeto_de_lei_39_2023_-_luiz_-_institui_a_politica_municipal_de_incentivo_ao_uso_da_energia_solar.pdf</t>
   </si>
   <si>
     <t>Institui a “Política Municipal de Incentivo ao uso da Energia Solar” no Municipio de Itapoá.</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11351/plo_no_41_2023_-_institui_parque_carijos_-_revoga_330_2011_e_451_2013_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11351/plo_no_41_2023_-_institui_parque_carijos_-_revoga_330_2011_e_451_2013_ass_1.pdf</t>
   </si>
   <si>
     <t>Institui o Parque Natural Municipal Carijós – PNMC</t>
   </si>
   <si>
     <t>11442</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11442/projeto_de_lei_49_2023_-_tiago_-_dispoe_sobre_nome_do_campo_de_futebol.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11442/projeto_de_lei_49_2023_-_tiago_-_dispoe_sobre_nome_do_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Campo poliesportivo no Bairro Saí Mirim.</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11457/projeto_de_ordinaria_n_50-2023_-_lei_auxilio-alimentacao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11457/projeto_de_ordinaria_n_50-2023_-_lei_auxilio-alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do benefício de Auxílio-Alimentação aos Servidores Públicos do Poder Legislativo de Itapoá e Revoga a Lei Municipal n. 530/2014.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11677/plo_no_52_2023_-_altera_lm_716-18_-_beneficio_eventual_-_v2_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11677/plo_no_52_2023_-_altera_lm_716-18_-_beneficio_eventual_-_v2_ass.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 761, de 05 de janeiro de 2018, que dispõe sobre a organização da Política e do Sistema Único de Assistência Social do Município de Itapoá.</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11562/plo_no_53_2023_-_conselho_municipal_do_turismo_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11562/plo_no_53_2023_-_conselho_municipal_do_turismo_ass_1.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo.</t>
   </si>
   <si>
     <t>11510</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11510/projeto_de_lei_54_2023_-_luiz_-_dispoe_sobre_a_licitacao_e_a_regularizacao_da_exploracao_de_esportes_nauticos..pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11510/projeto_de_lei_54_2023_-_luiz_-_dispoe_sobre_a_licitacao_e_a_regularizacao_da_exploracao_de_esportes_nauticos..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a licitação e a regularização da exploração de esportes náuticos.</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Bela, Luiz Nego</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11542/projeto_de_lei_57_2023_-_bela_-_dispoe_sobre_a_implantacao_do_projeto_defesa_pessoal_e_desenvolvimento_social_e_profissional_autonomos_para_mulheres.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11542/projeto_de_lei_57_2023_-_bela_-_dispoe_sobre_a_implantacao_do_projeto_defesa_pessoal_e_desenvolvimento_social_e_profissional_autonomos_para_mulheres.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do projeto “Defesa Pessoal e Desenvolvimento Social e Profissional Autônomos para Mulheres” no município de Itapoá e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11543/projeto_de_lei_58_2023_-_bela_-_dispoe_sobre_a_denominacao_da_garagem_publica_municipal_da_secretaria_de_obras_e_infraestrutura.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11543/projeto_de_lei_58_2023_-_bela_-_dispoe_sobre_a_denominacao_da_garagem_publica_municipal_da_secretaria_de_obras_e_infraestrutura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da garagem pública municipal da Secretaria de Obras e Infraestrutura do município de Itapoá.</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11593/plo_no_59_2023_-_ratifica_2_alteracao_cisnordeste_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11593/plo_no_59_2023_-_ratifica_2_alteracao_cisnordeste_ass.pdf</t>
   </si>
   <si>
     <t>Ratifica a segunda alteração e consolidação do Contrato Público do CISNORDESTE/SC.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11678/plo_no_62_2023_-_conselho_municipal_do_turismo_-_vs_2_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11678/plo_no_62_2023_-_conselho_municipal_do_turismo_-_vs_2_ass.pdf</t>
   </si>
   <si>
     <t>11737</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11737/plo_no_69_2023_-__protocolo_agir_-_ratifica_protocolo_de_intecoes_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11737/plo_no_69_2023_-__protocolo_agir_-_ratifica_protocolo_de_intecoes_ass.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções do Consórcio Público da Agência Intermunicipal de Regulação, Controle e Fiscalização de Serviços Públicos Municipais do Médio Vale do Itajaí – AGIR, e dá outras providências.</t>
   </si>
   <si>
     <t>11785</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Luiz Nego, Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11785/projeto_de_lei_76_2023_-_luiz_-_bela_-_inclui_no_calendario_oficial_de_eventos_do_municipio_o_evento_religioso_gratidao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11785/projeto_de_lei_76_2023_-_luiz_-_bela_-_inclui_no_calendario_oficial_de_eventos_do_municipio_o_evento_religioso_gratidao.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do Município o evento religioso “Gratidão”.</t>
   </si>
   <si>
     <t>11790</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Fernando da Barra, Bela, Ezequiel Andrad'S, Ivan da Luz, João Marcio, Luiz Nego, Sargento Stoklosa, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11790/projeto_de_lei_77_2023_-_todos_-_declara_como_utilidade_publica_a_associacao_da_pmi.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11790/projeto_de_lei_77_2023_-_todos_-_declara_como_utilidade_publica_a_associacao_da_pmi.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública a “Associação dos Policiais Militares do Município de Itapoá (APSPI)” no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11831/projeto_de_lei_83_2023_-_joao_-_dispoe_sobre_obrigatoriedade_de_disposicao_de_provadores_de_roupas_em_estabelecimentos_comerciais.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11831/projeto_de_lei_83_2023_-_joao_-_dispoe_sobre_obrigatoriedade_de_disposicao_de_provadores_de_roupas_em_estabelecimentos_comerciais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de disposição de provadores de roupas em estabelecimentos comerciais varejistas que efetuem a venda de artigos de vestuário.</t>
   </si>
   <si>
     <t>11946</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Fernando da Barra, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11946/projeto_de_lei_107_2023_-_fernando_-_cria_o_fundo_de_manutencao_das_praias_de_itapoa_fumpraia.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11946/projeto_de_lei_107_2023_-_fernando_-_cria_o_fundo_de_manutencao_das_praias_de_itapoa_fumpraia.pdf</t>
   </si>
   <si>
     <t>Cria o fundo de manutenção das praias de Itapoá (FUMPRAIA), cria a taxa compulsória à associação de serviços sociais voluntários de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>12001</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12001/projeto_de_lei_121_2023_-_tiago_-_fica_criada_no_ambito_do_municipio_de_itapoa_a_taxa_compulsoria_a_associacao_de_servicos_sociais_voluntarios_de_sao_francisco_do_sul_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12001/projeto_de_lei_121_2023_-_tiago_-_fica_criada_no_ambito_do_municipio_de_itapoa_a_taxa_compulsoria_a_associacao_de_servicos_sociais_voluntarios_de_sao_francisco_do_sul_.pdf</t>
   </si>
   <si>
     <t>Fica criada no âmbito do município de Itapoá a Taxa Compulsória à  Associação de Serviços Sociais Voluntários de Itapoá/SC.</t>
   </si>
   <si>
     <t>12018</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12018/projeto_de_lei_125_2023_-_joao_-_dispoe_sobre_a_proibicao_de_equipamentos_sonoro_e_instalacao_de_churrasqueira_na_orla_das_praias_rios_pracas_e_parques.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12018/projeto_de_lei_125_2023_-_joao_-_dispoe_sobre_a_proibicao_de_equipamentos_sonoro_e_instalacao_de_churrasqueira_na_orla_das_praias_rios_pracas_e_parques.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de equipamentos sonoro ou qualquer aparelho que produza amplificação de som que causem perturbação do sossego público e instalação de churrasqueira na orla das praias, rios, praças e parques de Itapoá.</t>
   </si>
   <si>
     <t>12034</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12034/projeto_de_lei_130_2023_-_luiz_-_dispoe_sobre_a_disponibilizacao_do_carne_de_iptu_em_braille.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12034/projeto_de_lei_130_2023_-_luiz_-_dispoe_sobre_a_disponibilizacao_do_carne_de_iptu_em_braille.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização do carnê de IPTU em Braille para os contribuintes com deficiência visual.</t>
   </si>
   <si>
     <t>12143</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12143/plo_no_132_2023_-_altera_lei_682-16_-_parcelamento_do_solo_revisado_elaine_1_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12143/plo_no_132_2023_-_altera_lei_682-16_-_parcelamento_do_solo_revisado_elaine_1_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 682, de 01 de novembro de 2016, que dispõe sobre o parcelamento do solo para fins urbanos no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>11048</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11048/plc_no_1_2023_-_altera_lc_49_2016_-_institui_codigo_de_obras_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11048/plc_no_1_2023_-_altera_lc_49_2016_-_institui_codigo_de_obras_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 49, de 03 de outubro de 2016, que institui o Código de Obras do município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11108</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11108/plc_no02_2023_-_altera_155_2003__-_agente_de_endemias.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11108/plc_no02_2023_-_altera_155_2003__-_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>Insere tabela salarial específica para a classe de Agente de Endemias, no anexo V, da Lei nº 155, de 09 de janeiro de 2003.</t>
   </si>
   <si>
     <t>11170</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11170/plc_no_03_2023_-_contribuicao_de_melhoria_-_rua_francisco_quintino_correia_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11170/plc_no_03_2023_-_contribuicao_de_melhoria_-_rua_francisco_quintino_correia_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Francisco Quintino Correia.</t>
   </si>
   <si>
     <t>11173</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11173/plc_no_04_2023_-_contribuicao_de_melhoria_-_avenida_celso_ramos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11173/plc_no_04_2023_-_contribuicao_de_melhoria_-_avenida_celso_ramos_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Avenida Celso Ramos.</t>
   </si>
   <si>
     <t>11174</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11174/plc_no_05_2023_-_contribuicao_melhoria_av._do_principe_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11174/plc_no_05_2023_-_contribuicao_melhoria_av._do_principe_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Avenida do Príncipe</t>
   </si>
   <si>
     <t>11123</t>
   </si>
   <si>
     <t>Tiago de Oliveira, Bela, Ezequiel Andrad'S, Fernando da Barra, Ivan da Luz, João Marcio, Luiz Nego, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11123/projeto_de_lei_complementar_n._06_2023_2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11123/projeto_de_lei_complementar_n._06_2023_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das Vias Públicas, Bairros e Bens Públicos Municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11209</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11209/plc_no_07_2023_-_altera_lm_155_2003_-aumenta_vagas_adm_ii_e_tecnicos_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11209/plc_no_07_2023_-_altera_lm_155_2003_-aumenta_vagas_adm_ii_e_tecnicos_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 155, de 09 de janeiro de 2003, que dispõe sobre a estruturação do plano de cargos e carreiras do poder executivo do município de Itapoá.</t>
   </si>
   <si>
     <t>11210</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11210/plc_no_08_2023_-_altera_lm_155_2003_-procurador_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11210/plc_no_08_2023_-_altera_lm_155_2003_-procurador_-_ass.pdf</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11404/plc_no09__2023_-_altera_lei_no97-2020_-_contribuicao_de_melhoria_-_final_ass_1_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11404/plc_no09__2023_-_altera_lei_no97-2020_-_contribuicao_de_melhoria_-_final_ass_1_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 97, de 24 de agosto de 2020, que institui a contribuição de Melhorias e dá outras providências.</t>
   </si>
   <si>
     <t>11405</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11405/plc_no_10_2023_-_restabelece_classe_ti_-_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11405/plc_no_10_2023_-_restabelece_classe_ti_-_ass_1.pdf</t>
   </si>
   <si>
     <t>Restaura a classe Técnico de Informática e revoga a extinção dada pela Lei Complementar nº 90, de 10 de dezembro de 2019.</t>
   </si>
   <si>
     <t>11444</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11444/plc_11__2023_-_contribuicao_melhoria-_rua_princesa_izabel_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11444/plc_11__2023_-_contribuicao_melhoria-_rua_princesa_izabel_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Princesa Izabel (Rua 120)</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11561/plc_no_12_2023_-_altera_lm_155_2003_-_tecnico_de_informatica_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11561/plc_no_12_2023_-_altera_lm_155_2003_-_tecnico_de_informatica_ass.pdf</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11676/plc_no_13_2023_-_altera_lm_155_2003_-_profissional_de_apoio_escolar_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11676/plc_no_13_2023_-_altera_lm_155_2003_-_profissional_de_apoio_escolar_ass.pdf</t>
   </si>
   <si>
     <t>11594</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11594/plc_no_14_2023_-_altera_a_lei_110-2022_-_v3_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11594/plc_no_14_2023_-_altera_a_lei_110-2022_-_v3_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 110, de 22 de fevereiro de 2022, que dispõe sobre a estrutura administrativa do Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
     <t>Fernando da Barra, Bela, Ezequiel Andrad'S, Ivan da Luz, João Marcio, Luiz Nego, Paulo Neres, Sargento Stoklosa, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11619/projeto_de_lei_complementar_n._16_2023.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11619/projeto_de_lei_complementar_n._16_2023.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I, II e III da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das vias públicas, bairros e bens públicos municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Fernando da Barra, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11627/projeto_de_lei_complementar_17_2023_-_stoklosa_-_altera_o_anexo_iii_da_lc_141_2023_compressed.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11627/projeto_de_lei_complementar_17_2023_-_stoklosa_-_altera_o_anexo_iii_da_lc_141_2023_compressed.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das vias públicas, bairros e bens públicos municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11633/projeto_de_lei_complementar_18_2023_-_luiz_-_altera_o_anexo_iii_da_lc_141_2023.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11633/projeto_de_lei_complementar_18_2023_-_luiz_-_altera_o_anexo_iii_da_lc_141_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das vias públicas, bairros e bens públicos municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11734/plc_no_19_2023_-_altera_lm_155_2003_-_agente_de_ordem_publica_e_controlador_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11734/plc_no_19_2023_-_altera_lm_155_2003_-_agente_de_ordem_publica_e_controlador_ass.pdf</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11690/plc_no_20_2023_-_altera_140_2023_-_tabela_-_defict_atuarial__ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11690/plc_no_20_2023_-_altera_140_2023_-_tabela_-_defict_atuarial__ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 140, de 31 de março de 2023, que dispõe sobre o Plano de Custeio e do Equacionamento do Déficit Atuarial do Regime Próprio de Previdência Social dos Servidores do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11806/plc_no_21_2023_-_altera_lcm_150_2003_-_profissional_de_apoio_escolar_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11806/plc_no_21_2023_-_altera_lcm_150_2003_-_profissional_de_apoio_escolar_-_ass.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 150, de 06 de setembro de 2003.</t>
   </si>
   <si>
     <t>11832</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11832/plc_no_22_2023_-_altera_lm_155_2003_-_profissional_de_apoio_escolar_-_revisado_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11832/plc_no_22_2023_-_altera_lm_155_2003_-_profissional_de_apoio_escolar_-_revisado_ass.pdf</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11849/plc_no_23_2023_-_altera_lm_044_2014_-_tabela_do_auxilio_saude_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11849/plc_no_23_2023_-_altera_lm_044_2014_-_tabela_do_auxilio_saude_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 044, de 12 de setembro de 2014, que dispõe sobre o regime jurídico dos servidores públicos do município de Itapoá, das autarquias e das fundações públicas, incluídos os servidores dos regimes de contratação efetiva e temporária, estatutários, estatutários, temporários e demais servidores contratados pela administração direta ou indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11885/plc_no_24_2023_-__altera_a_lei_110-2022_rev_e_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11885/plc_no_24_2023_-__altera_a_lei_110-2022_rev_e_ass.pdf</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11889/projeto_de_lei_complementar_26_2023_-_luiz_-_altera_a_lei_complementar_n._141_2023.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11889/projeto_de_lei_complementar_26_2023_-_luiz_-_altera_a_lei_complementar_n._141_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das Vias Públicas, Bairros e Bens Públicos Municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11892/projeto_de_lei_complementar_27_2023_-_bela_-_modifica_o_anexo_i_da_lei_complementar_n._141_2023.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11892/projeto_de_lei_complementar_27_2023_-_bela_-_modifica_o_anexo_i_da_lei_complementar_n._141_2023.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo I da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das Vias Públicas, Bairros e Bens Públicos Municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>12056</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12056/plc_no_28_2023_-_altera_lcm_041_2014_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12056/plc_no_28_2023_-_altera_lcm_041_2014_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 41, de 16 de julho de 2014, que dispõe sobre a reorganização do regime próprio de previdência social dos servidores públicos do município de Itapoá, Estado de Santa Catarina, e adota outras providências.</t>
   </si>
   <si>
     <t>12057</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12057/plc_no_29_2023_-_altera_codigo_tributario_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12057/plc_no_29_2023_-_altera_codigo_tributario_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 71, de 03 de novembro de 1994, que institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>12013</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12013/plc_no_30_2023_-_altera_a_lei_110-2022_-_sme_-_assgab.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12013/plc_no_30_2023_-_altera_a_lei_110-2022_-_sme_-_assgab.pdf</t>
   </si>
   <si>
     <t>11989</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11989/projeto_de_lei_complementar_31_2023_-_bela_-_modifica_o_anexo_iii_da_lei_complementar_n._141_2023.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11989/projeto_de_lei_complementar_31_2023_-_bela_-_modifica_o_anexo_iii_da_lei_complementar_n._141_2023.pdf</t>
   </si>
   <si>
     <t>Modifica o Anexo III da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das Vias Públicas, Bairros e Bens Públicos Municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11990</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11990/projeto_de_lei_complementar_32_2023_-_bela_-_inclui_a_servidao_jose_coelho_filho_no_anexo_iii_da_lei_complementar_n._141_2023_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11990/projeto_de_lei_complementar_32_2023_-_bela_-_inclui_a_servidao_jose_coelho_filho_no_anexo_iii_da_lei_complementar_n._141_2023_1.pdf</t>
   </si>
   <si>
     <t>Inclui a “Servidão José Coelho Filho” no Anexo III da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das Vias Públicas, Bairros e Bens Públicos Municipais de Itapoá, e dá outras providências</t>
   </si>
   <si>
     <t>12048</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12048/plc_33_no__2023_-_contratacao_temporaria_orientador_de_posturas_1_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12048/plc_33_no__2023_-_contratacao_temporaria_orientador_de_posturas_1_ass.pdf</t>
   </si>
   <si>
     <t>Cria o cargo temporário de excepcional interesse público Orientador de Posturas, no Município de Itapoá, e dá outras providência</t>
   </si>
   <si>
     <t>12037</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12037/projeto_de_lei_complementar_34_2023_-_bela_-_modifica_o_anexo_iii_da_lei_complementar_n._141_2023.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12037/projeto_de_lei_complementar_34_2023_-_bela_-_modifica_o_anexo_iii_da_lei_complementar_n._141_2023.pdf</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12142/plc_no_35-2023_-_altera_lm_155_2003_-_cria_agente_administrativo_iii_assgab.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12142/plc_no_35-2023_-_altera_lm_155_2003_-_cria_agente_administrativo_iii_assgab.pdf</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12132/projeto_de_complementar_38_2023_-_joao_-_dispoe_sobre_a_alteracao_do_nome_da_escola_volta_ao_mundo_para_a_escola_municipal_professor_lincoln_lima_pradal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12132/projeto_de_complementar_38_2023_-_joao_-_dispoe_sobre_a_alteracao_do_nome_da_escola_volta_ao_mundo_para_a_escola_municipal_professor_lincoln_lima_pradal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do nome da escola Volta ao Mundo para a Escola Municipal Professor Lincoln Lima Pradal.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11833/pls_no_02_2023_substitutivo_ao_plc_14_2023_-_altera_a_lei_110-2022_-_v.8_-revisado_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11833/pls_no_02_2023_substitutivo_ao_plc_14_2023_-_altera_a_lei_110-2022_-_v.8_-revisado_ass.pdf</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11848/pls_no_03_2023_substitutivo_ao_plc_14_2023_-_altera_a_lei_110-2022_-_revis._ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11848/pls_no_03_2023_substitutivo_ao_plc_14_2023_-_altera_a_lei_110-2022_-_revis._ass.pdf</t>
   </si>
   <si>
     <t>11101</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11101/projeto_de_resolucao_02_2023_-_mesa_diretora_-_altera_a_resolucao_n._05_2013_2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11101/projeto_de_resolucao_02_2023_-_mesa_diretora_-_altera_a_resolucao_n._05_2013_2.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n. 05/2013, que dispõe sobre a regulamentação da Unidade de Controle Interno, no âmbito do Poder Legislativo do Município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11205</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11205/projeto_de_resolucao_03_2023_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_seguranca_publica_1_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11205/projeto_de_resolucao_03_2023_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_seguranca_publica_1_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Segurança Pública.</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11905/projeto_de_resolucao_n_08_2023_-_comissaoespecial__alimentacao_de_praia.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11905/projeto_de_resolucao_n_08_2023_-_comissaoespecial__alimentacao_de_praia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Alimentação Artificial de Praia e Processos Erosivos.</t>
   </si>
   <si>
     <t>11752</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Sargento Stoklosa, Bela, Ivan da Luz, João Marcio, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11752/projeto_de_emenda_a_lom_15_2023_-_stoklosa_-_modifica_acrescenta_e_suprime_dispositivos_da_lei_organica_do_municipio_de_itapoa_2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11752/projeto_de_emenda_a_lom_15_2023_-_stoklosa_-_modifica_acrescenta_e_suprime_dispositivos_da_lei_organica_do_municipio_de_itapoa_2.pdf</t>
   </si>
   <si>
     <t>Modifica, acrescenta e suprime dispositivos da Lei Orgânica do Município de Itapoá/SC, nos termos da Constituição da República Federativa do Brasil e do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>11185</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11185/projeto_de_decreto_legislativo_01-2023_-_dispoe_sobre_o_pedido_de_afastamento_por_120_dias_do_prefeito_marlon_roberto_neuber_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11185/projeto_de_decreto_legislativo_01-2023_-_dispoe_sobre_o_pedido_de_afastamento_por_120_dias_do_prefeito_marlon_roberto_neuber_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pedido de afastamento por 120 dias, sem remuneração, do Prefeito Marlon Roberto Neuber, nos termos do inciso V do artigo 29 e artigo 65 da Lei Orgânica de Itapoá e do inciso III do artigo 33 e da alínea ‘c’, inciso IV do artigo 46, ambos do Regimento Interno da Casa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1249,68 +1249,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11050/plo_no_2_2023_-_institui_o_programa_selo_verde_itapoa_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11057/plo_06_2023__joao_marcio_-_dispoe_sobre_a_autorizacao_do_poder_executivo_para_destinacao_de_espaco_para_circos_no.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11085/projeto_de_lei_09_2023_-_joao_-_dispoe_sobre_a_regulamentacao_de_motofrete.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11116/projeto_de_lei_14_2023_-_stoklosa_-_institui_a_politica_municipal_de_fomento_a_investimentos_e_negocios_de_impacto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11145/projeto_de_lei_16_2023_-_luiz_-_dispoe_sobre_a_vedacao_de_nomeacao_de_pessoas_condenadas_pela_lei_federal_n._11.340_2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11211/plo_no_18_2023_-_regulamenta_o_estudo_de_impacto_de_transito_-_eit_-_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11194/projeto_de_lei_22_2023_-_stoklosa_-_dispoe_sobre_a_instituicao_do_dia_municipal_do_homem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11195/projeto_de_lei_23_2023_-_stoklosa_-_institui_no_ambito_municipal_o_dia_do_terco_dos_homens.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11200/projeto_de_lei_24_2023_-_luiz_-_altera_a_lei_ordinaria_n._1087_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11244/projeto_de_lei_29_2023_-_bela_-_institui_o_auxilio_assistencial_pecuniario_a_mulher_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11311/projeto_de_lei_38_2023_-_stoklosa_-_institui_no_calendario_oficial_do_municipio_a_festa_da_nossa_senhora_imaculada_conceicao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11325/projeto_de_lei_39_2023_-_luiz_-_institui_a_politica_municipal_de_incentivo_ao_uso_da_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11351/plo_no_41_2023_-_institui_parque_carijos_-_revoga_330_2011_e_451_2013_ass_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11442/projeto_de_lei_49_2023_-_tiago_-_dispoe_sobre_nome_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11457/projeto_de_ordinaria_n_50-2023_-_lei_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11677/plo_no_52_2023_-_altera_lm_716-18_-_beneficio_eventual_-_v2_ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11562/plo_no_53_2023_-_conselho_municipal_do_turismo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11510/projeto_de_lei_54_2023_-_luiz_-_dispoe_sobre_a_licitacao_e_a_regularizacao_da_exploracao_de_esportes_nauticos..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11542/projeto_de_lei_57_2023_-_bela_-_dispoe_sobre_a_implantacao_do_projeto_defesa_pessoal_e_desenvolvimento_social_e_profissional_autonomos_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11543/projeto_de_lei_58_2023_-_bela_-_dispoe_sobre_a_denominacao_da_garagem_publica_municipal_da_secretaria_de_obras_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11593/plo_no_59_2023_-_ratifica_2_alteracao_cisnordeste_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11678/plo_no_62_2023_-_conselho_municipal_do_turismo_-_vs_2_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11737/plo_no_69_2023_-__protocolo_agir_-_ratifica_protocolo_de_intecoes_ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11785/projeto_de_lei_76_2023_-_luiz_-_bela_-_inclui_no_calendario_oficial_de_eventos_do_municipio_o_evento_religioso_gratidao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11790/projeto_de_lei_77_2023_-_todos_-_declara_como_utilidade_publica_a_associacao_da_pmi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11831/projeto_de_lei_83_2023_-_joao_-_dispoe_sobre_obrigatoriedade_de_disposicao_de_provadores_de_roupas_em_estabelecimentos_comerciais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11946/projeto_de_lei_107_2023_-_fernando_-_cria_o_fundo_de_manutencao_das_praias_de_itapoa_fumpraia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12001/projeto_de_lei_121_2023_-_tiago_-_fica_criada_no_ambito_do_municipio_de_itapoa_a_taxa_compulsoria_a_associacao_de_servicos_sociais_voluntarios_de_sao_francisco_do_sul_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12018/projeto_de_lei_125_2023_-_joao_-_dispoe_sobre_a_proibicao_de_equipamentos_sonoro_e_instalacao_de_churrasqueira_na_orla_das_praias_rios_pracas_e_parques.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12034/projeto_de_lei_130_2023_-_luiz_-_dispoe_sobre_a_disponibilizacao_do_carne_de_iptu_em_braille.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12143/plo_no_132_2023_-_altera_lei_682-16_-_parcelamento_do_solo_revisado_elaine_1_ass_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11048/plc_no_1_2023_-_altera_lc_49_2016_-_institui_codigo_de_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11108/plc_no02_2023_-_altera_155_2003__-_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11170/plc_no_03_2023_-_contribuicao_de_melhoria_-_rua_francisco_quintino_correia_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11173/plc_no_04_2023_-_contribuicao_de_melhoria_-_avenida_celso_ramos_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11174/plc_no_05_2023_-_contribuicao_melhoria_av._do_principe_ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11123/projeto_de_lei_complementar_n._06_2023_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11209/plc_no_07_2023_-_altera_lm_155_2003_-aumenta_vagas_adm_ii_e_tecnicos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11210/plc_no_08_2023_-_altera_lm_155_2003_-procurador_-_ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11404/plc_no09__2023_-_altera_lei_no97-2020_-_contribuicao_de_melhoria_-_final_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11405/plc_no_10_2023_-_restabelece_classe_ti_-_ass_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11444/plc_11__2023_-_contribuicao_melhoria-_rua_princesa_izabel_ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11561/plc_no_12_2023_-_altera_lm_155_2003_-_tecnico_de_informatica_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11676/plc_no_13_2023_-_altera_lm_155_2003_-_profissional_de_apoio_escolar_ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11594/plc_no_14_2023_-_altera_a_lei_110-2022_-_v3_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11619/projeto_de_lei_complementar_n._16_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11627/projeto_de_lei_complementar_17_2023_-_stoklosa_-_altera_o_anexo_iii_da_lc_141_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11633/projeto_de_lei_complementar_18_2023_-_luiz_-_altera_o_anexo_iii_da_lc_141_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11734/plc_no_19_2023_-_altera_lm_155_2003_-_agente_de_ordem_publica_e_controlador_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11690/plc_no_20_2023_-_altera_140_2023_-_tabela_-_defict_atuarial__ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11806/plc_no_21_2023_-_altera_lcm_150_2003_-_profissional_de_apoio_escolar_-_ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11832/plc_no_22_2023_-_altera_lm_155_2003_-_profissional_de_apoio_escolar_-_revisado_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11849/plc_no_23_2023_-_altera_lm_044_2014_-_tabela_do_auxilio_saude_ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11885/plc_no_24_2023_-__altera_a_lei_110-2022_rev_e_ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11889/projeto_de_lei_complementar_26_2023_-_luiz_-_altera_a_lei_complementar_n._141_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11892/projeto_de_lei_complementar_27_2023_-_bela_-_modifica_o_anexo_i_da_lei_complementar_n._141_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12056/plc_no_28_2023_-_altera_lcm_041_2014_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12057/plc_no_29_2023_-_altera_codigo_tributario_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12013/plc_no_30_2023_-_altera_a_lei_110-2022_-_sme_-_assgab.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11989/projeto_de_lei_complementar_31_2023_-_bela_-_modifica_o_anexo_iii_da_lei_complementar_n._141_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11990/projeto_de_lei_complementar_32_2023_-_bela_-_inclui_a_servidao_jose_coelho_filho_no_anexo_iii_da_lei_complementar_n._141_2023_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12048/plc_33_no__2023_-_contratacao_temporaria_orientador_de_posturas_1_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12037/projeto_de_lei_complementar_34_2023_-_bela_-_modifica_o_anexo_iii_da_lei_complementar_n._141_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12142/plc_no_35-2023_-_altera_lm_155_2003_-_cria_agente_administrativo_iii_assgab.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12132/projeto_de_complementar_38_2023_-_joao_-_dispoe_sobre_a_alteracao_do_nome_da_escola_volta_ao_mundo_para_a_escola_municipal_professor_lincoln_lima_pradal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11833/pls_no_02_2023_substitutivo_ao_plc_14_2023_-_altera_a_lei_110-2022_-_v.8_-revisado_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11848/pls_no_03_2023_substitutivo_ao_plc_14_2023_-_altera_a_lei_110-2022_-_revis._ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11101/projeto_de_resolucao_02_2023_-_mesa_diretora_-_altera_a_resolucao_n._05_2013_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11205/projeto_de_resolucao_03_2023_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_seguranca_publica_1_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11905/projeto_de_resolucao_n_08_2023_-_comissaoespecial__alimentacao_de_praia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11752/projeto_de_emenda_a_lom_15_2023_-_stoklosa_-_modifica_acrescenta_e_suprime_dispositivos_da_lei_organica_do_municipio_de_itapoa_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11185/projeto_de_decreto_legislativo_01-2023_-_dispoe_sobre_o_pedido_de_afastamento_por_120_dias_do_prefeito_marlon_roberto_neuber_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11050/plo_no_2_2023_-_institui_o_programa_selo_verde_itapoa_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11057/plo_06_2023__joao_marcio_-_dispoe_sobre_a_autorizacao_do_poder_executivo_para_destinacao_de_espaco_para_circos_no.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11085/projeto_de_lei_09_2023_-_joao_-_dispoe_sobre_a_regulamentacao_de_motofrete.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11116/projeto_de_lei_14_2023_-_stoklosa_-_institui_a_politica_municipal_de_fomento_a_investimentos_e_negocios_de_impacto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11145/projeto_de_lei_16_2023_-_luiz_-_dispoe_sobre_a_vedacao_de_nomeacao_de_pessoas_condenadas_pela_lei_federal_n._11.340_2006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11211/plo_no_18_2023_-_regulamenta_o_estudo_de_impacto_de_transito_-_eit_-_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11194/projeto_de_lei_22_2023_-_stoklosa_-_dispoe_sobre_a_instituicao_do_dia_municipal_do_homem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11195/projeto_de_lei_23_2023_-_stoklosa_-_institui_no_ambito_municipal_o_dia_do_terco_dos_homens.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11200/projeto_de_lei_24_2023_-_luiz_-_altera_a_lei_ordinaria_n._1087_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11244/projeto_de_lei_29_2023_-_bela_-_institui_o_auxilio_assistencial_pecuniario_a_mulher_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11311/projeto_de_lei_38_2023_-_stoklosa_-_institui_no_calendario_oficial_do_municipio_a_festa_da_nossa_senhora_imaculada_conceicao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11325/projeto_de_lei_39_2023_-_luiz_-_institui_a_politica_municipal_de_incentivo_ao_uso_da_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11351/plo_no_41_2023_-_institui_parque_carijos_-_revoga_330_2011_e_451_2013_ass_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11442/projeto_de_lei_49_2023_-_tiago_-_dispoe_sobre_nome_do_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11457/projeto_de_ordinaria_n_50-2023_-_lei_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11677/plo_no_52_2023_-_altera_lm_716-18_-_beneficio_eventual_-_v2_ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11562/plo_no_53_2023_-_conselho_municipal_do_turismo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11510/projeto_de_lei_54_2023_-_luiz_-_dispoe_sobre_a_licitacao_e_a_regularizacao_da_exploracao_de_esportes_nauticos..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11542/projeto_de_lei_57_2023_-_bela_-_dispoe_sobre_a_implantacao_do_projeto_defesa_pessoal_e_desenvolvimento_social_e_profissional_autonomos_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11543/projeto_de_lei_58_2023_-_bela_-_dispoe_sobre_a_denominacao_da_garagem_publica_municipal_da_secretaria_de_obras_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11593/plo_no_59_2023_-_ratifica_2_alteracao_cisnordeste_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11678/plo_no_62_2023_-_conselho_municipal_do_turismo_-_vs_2_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11737/plo_no_69_2023_-__protocolo_agir_-_ratifica_protocolo_de_intecoes_ass.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11785/projeto_de_lei_76_2023_-_luiz_-_bela_-_inclui_no_calendario_oficial_de_eventos_do_municipio_o_evento_religioso_gratidao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11790/projeto_de_lei_77_2023_-_todos_-_declara_como_utilidade_publica_a_associacao_da_pmi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11831/projeto_de_lei_83_2023_-_joao_-_dispoe_sobre_obrigatoriedade_de_disposicao_de_provadores_de_roupas_em_estabelecimentos_comerciais.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11946/projeto_de_lei_107_2023_-_fernando_-_cria_o_fundo_de_manutencao_das_praias_de_itapoa_fumpraia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12001/projeto_de_lei_121_2023_-_tiago_-_fica_criada_no_ambito_do_municipio_de_itapoa_a_taxa_compulsoria_a_associacao_de_servicos_sociais_voluntarios_de_sao_francisco_do_sul_.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12018/projeto_de_lei_125_2023_-_joao_-_dispoe_sobre_a_proibicao_de_equipamentos_sonoro_e_instalacao_de_churrasqueira_na_orla_das_praias_rios_pracas_e_parques.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12034/projeto_de_lei_130_2023_-_luiz_-_dispoe_sobre_a_disponibilizacao_do_carne_de_iptu_em_braille.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12143/plo_no_132_2023_-_altera_lei_682-16_-_parcelamento_do_solo_revisado_elaine_1_ass_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11048/plc_no_1_2023_-_altera_lc_49_2016_-_institui_codigo_de_obras_ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11108/plc_no02_2023_-_altera_155_2003__-_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11170/plc_no_03_2023_-_contribuicao_de_melhoria_-_rua_francisco_quintino_correia_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11173/plc_no_04_2023_-_contribuicao_de_melhoria_-_avenida_celso_ramos_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11174/plc_no_05_2023_-_contribuicao_melhoria_av._do_principe_ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11123/projeto_de_lei_complementar_n._06_2023_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11209/plc_no_07_2023_-_altera_lm_155_2003_-aumenta_vagas_adm_ii_e_tecnicos_-_ass.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11210/plc_no_08_2023_-_altera_lm_155_2003_-procurador_-_ass.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11404/plc_no09__2023_-_altera_lei_no97-2020_-_contribuicao_de_melhoria_-_final_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11405/plc_no_10_2023_-_restabelece_classe_ti_-_ass_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11444/plc_11__2023_-_contribuicao_melhoria-_rua_princesa_izabel_ass.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11561/plc_no_12_2023_-_altera_lm_155_2003_-_tecnico_de_informatica_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11676/plc_no_13_2023_-_altera_lm_155_2003_-_profissional_de_apoio_escolar_ass.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11594/plc_no_14_2023_-_altera_a_lei_110-2022_-_v3_ass.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11619/projeto_de_lei_complementar_n._16_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11627/projeto_de_lei_complementar_17_2023_-_stoklosa_-_altera_o_anexo_iii_da_lc_141_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11633/projeto_de_lei_complementar_18_2023_-_luiz_-_altera_o_anexo_iii_da_lc_141_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11734/plc_no_19_2023_-_altera_lm_155_2003_-_agente_de_ordem_publica_e_controlador_ass.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11690/plc_no_20_2023_-_altera_140_2023_-_tabela_-_defict_atuarial__ass.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11806/plc_no_21_2023_-_altera_lcm_150_2003_-_profissional_de_apoio_escolar_-_ass.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11832/plc_no_22_2023_-_altera_lm_155_2003_-_profissional_de_apoio_escolar_-_revisado_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11849/plc_no_23_2023_-_altera_lm_044_2014_-_tabela_do_auxilio_saude_ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11885/plc_no_24_2023_-__altera_a_lei_110-2022_rev_e_ass.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11889/projeto_de_lei_complementar_26_2023_-_luiz_-_altera_a_lei_complementar_n._141_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11892/projeto_de_lei_complementar_27_2023_-_bela_-_modifica_o_anexo_i_da_lei_complementar_n._141_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12056/plc_no_28_2023_-_altera_lcm_041_2014_ass.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12057/plc_no_29_2023_-_altera_codigo_tributario_ass.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12013/plc_no_30_2023_-_altera_a_lei_110-2022_-_sme_-_assgab.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11989/projeto_de_lei_complementar_31_2023_-_bela_-_modifica_o_anexo_iii_da_lei_complementar_n._141_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11990/projeto_de_lei_complementar_32_2023_-_bela_-_inclui_a_servidao_jose_coelho_filho_no_anexo_iii_da_lei_complementar_n._141_2023_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12048/plc_33_no__2023_-_contratacao_temporaria_orientador_de_posturas_1_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12037/projeto_de_lei_complementar_34_2023_-_bela_-_modifica_o_anexo_iii_da_lei_complementar_n._141_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12142/plc_no_35-2023_-_altera_lm_155_2003_-_cria_agente_administrativo_iii_assgab.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/12132/projeto_de_complementar_38_2023_-_joao_-_dispoe_sobre_a_alteracao_do_nome_da_escola_volta_ao_mundo_para_a_escola_municipal_professor_lincoln_lima_pradal.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11833/pls_no_02_2023_substitutivo_ao_plc_14_2023_-_altera_a_lei_110-2022_-_v.8_-revisado_ass.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11848/pls_no_03_2023_substitutivo_ao_plc_14_2023_-_altera_a_lei_110-2022_-_revis._ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11101/projeto_de_resolucao_02_2023_-_mesa_diretora_-_altera_a_resolucao_n._05_2013_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11205/projeto_de_resolucao_03_2023_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_seguranca_publica_1_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11905/projeto_de_resolucao_n_08_2023_-_comissaoespecial__alimentacao_de_praia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11752/projeto_de_emenda_a_lom_15_2023_-_stoklosa_-_modifica_acrescenta_e_suprime_dispositivos_da_lei_organica_do_municipio_de_itapoa_2.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11185/projeto_de_decreto_legislativo_01-2023_-_dispoe_sobre_o_pedido_de_afastamento_por_120_dias_do_prefeito_marlon_roberto_neuber_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="233.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>