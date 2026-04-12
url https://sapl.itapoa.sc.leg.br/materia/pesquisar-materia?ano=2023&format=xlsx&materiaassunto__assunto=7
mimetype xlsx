--- v0 (2025-12-25)
+++ v1 (2026-04-12)
@@ -54,177 +54,177 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11051</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11051/plo_no_3_2023_-_dispoe_sobre_a_criacao_do_centro_de_bem-estar_animal_-_cbea_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11051/plo_no_3_2023_-_dispoe_sobre_a_criacao_do_centro_de_bem-estar_animal_-_cbea_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro de Bem-Estar Animal – CBEA, e dá outras providências.</t>
   </si>
   <si>
     <t>11059</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11059/projeto_de_lei_08_2023_-_stoklosa_-_institui_o_programa_adote_um_campo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11059/projeto_de_lei_08_2023_-_stoklosa_-_institui_o_programa_adote_um_campo.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Adote um Campo” para captação de parcerias para a implantação, a reforma e a manutenção de campos públicos de futebol amador e dá outras providências.</t>
   </si>
   <si>
     <t>11172</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11172/plo_no_17_2023_-limpeza_de_terrenos_baldios_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11172/plo_no_17_2023_-limpeza_de_terrenos_baldios_-_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos baldios e/ou mau estado de conservação, no município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>11245</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Bela</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11245/projeto_de_lei_30_2023_-_bela_-_institui_a_rua_tematica_no_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11245/projeto_de_lei_30_2023_-_bela_-_institui_a_rua_tematica_no_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Institui a Rua Temática no município de Itapoá/SC e dá outras providências.</t>
   </si>
   <si>
     <t>11290</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>João Marcio, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11290/projeto_de_lei_33_2023_-_joao_-_dispoe_sobre_a_gratuidade_do_servico_de_transporte_coletivo_urbano_as_pessoas_carentes_portadoras_de_deficiencias_ou_doencas_cronicas.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11290/projeto_de_lei_33_2023_-_joao_-_dispoe_sobre_a_gratuidade_do_servico_de_transporte_coletivo_urbano_as_pessoas_carentes_portadoras_de_deficiencias_ou_doencas_cronicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gratuidade do serviço de transporte coletivo urbano às pessoas carentes portadoras de deficiências ou doenças crônicas no município de Itapoá.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Luiz Nego, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11675/projeto_de_lei_66_2023_-_luiz_-_altera_a_lei_ordinaria_n._140_2007.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11675/projeto_de_lei_66_2023_-_luiz_-_altera_a_lei_ordinaria_n._140_2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n. 140, de 13 de julho de 2007, que dispõe sobre o exercício do comércio temporário em Itapoá/SC.</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11898/projeto_de_lei_98_2023_-_ivan_-_institui_a_politica_de_transparencia_nas_obras_publicas.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11898/projeto_de_lei_98_2023_-_ivan_-_institui_a_politica_de_transparencia_nas_obras_publicas.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Transparência nas Obras Públicas do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11899/projeto_de_lei_99_2023_-_ivan_-_dispoe_sobre_a_implantacao_de_sistema_de_rastreamento_e_monitoramento_para_veiculos_e_maquinarios_de_obras.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11899/projeto_de_lei_99_2023_-_ivan_-_dispoe_sobre_a_implantacao_de_sistema_de_rastreamento_e_monitoramento_para_veiculos_e_maquinarios_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de sistema de rastreamento e monitoramento para veículos e maquinários de obras pertencentes ao município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>11959</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>João Marcio</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11959/projeto_de_lei_111_2023_-_joao_-_proibe_a_instalacao_a_adequacao_e_o_uso_comum_de_banheiros_publicos_por_pessoas_de_sexos_diferentes_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11959/projeto_de_lei_111_2023_-_joao_-_proibe_a_instalacao_a_adequacao_e_o_uso_comum_de_banheiros_publicos_por_pessoas_de_sexos_diferentes_1.pdf</t>
   </si>
   <si>
     <t>Proíbe a instalação, a adequação e o uso comum de banheiros públicos por pessoas de sexos diferentes, nas Escolas Municipais, Secretarias, Agências, Autarquias, Fundações, Institutos, e demais repartições públicas do município de Itapoá/SC, e prédios comerciais</t>
   </si>
   <si>
     <t>11993</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11993/projeto_de_lei_120_2023_-_joao_-_obriga_as_empresas_concessionarias_e_permissionarias_de_transporte_publico_municipal_a_disponibilizarem_meios_para_que_o_pagamento_da_tarifa_sejam_realizados_por_meio_de_pix.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11993/projeto_de_lei_120_2023_-_joao_-_obriga_as_empresas_concessionarias_e_permissionarias_de_transporte_publico_municipal_a_disponibilizarem_meios_para_que_o_pagamento_da_tarifa_sejam_realizados_por_meio_de_pix.pdf</t>
   </si>
   <si>
     <t>Obriga as empresas concessionárias e permissionárias de transporte público municipal a disponibilizarem meios para que o pagamento da tarifa do serviço de transporte coletivo por ônibus e lotação sejam realizados por meio de Pix.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -531,51 +531,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11051/plo_no_3_2023_-_dispoe_sobre_a_criacao_do_centro_de_bem-estar_animal_-_cbea_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11059/projeto_de_lei_08_2023_-_stoklosa_-_institui_o_programa_adote_um_campo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11172/plo_no_17_2023_-limpeza_de_terrenos_baldios_-_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11245/projeto_de_lei_30_2023_-_bela_-_institui_a_rua_tematica_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11290/projeto_de_lei_33_2023_-_joao_-_dispoe_sobre_a_gratuidade_do_servico_de_transporte_coletivo_urbano_as_pessoas_carentes_portadoras_de_deficiencias_ou_doencas_cronicas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11675/projeto_de_lei_66_2023_-_luiz_-_altera_a_lei_ordinaria_n._140_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11898/projeto_de_lei_98_2023_-_ivan_-_institui_a_politica_de_transparencia_nas_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11899/projeto_de_lei_99_2023_-_ivan_-_dispoe_sobre_a_implantacao_de_sistema_de_rastreamento_e_monitoramento_para_veiculos_e_maquinarios_de_obras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11959/projeto_de_lei_111_2023_-_joao_-_proibe_a_instalacao_a_adequacao_e_o_uso_comum_de_banheiros_publicos_por_pessoas_de_sexos_diferentes_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11993/projeto_de_lei_120_2023_-_joao_-_obriga_as_empresas_concessionarias_e_permissionarias_de_transporte_publico_municipal_a_disponibilizarem_meios_para_que_o_pagamento_da_tarifa_sejam_realizados_por_meio_de_pix.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11051/plo_no_3_2023_-_dispoe_sobre_a_criacao_do_centro_de_bem-estar_animal_-_cbea_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11059/projeto_de_lei_08_2023_-_stoklosa_-_institui_o_programa_adote_um_campo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11172/plo_no_17_2023_-limpeza_de_terrenos_baldios_-_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11245/projeto_de_lei_30_2023_-_bela_-_institui_a_rua_tematica_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11290/projeto_de_lei_33_2023_-_joao_-_dispoe_sobre_a_gratuidade_do_servico_de_transporte_coletivo_urbano_as_pessoas_carentes_portadoras_de_deficiencias_ou_doencas_cronicas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11675/projeto_de_lei_66_2023_-_luiz_-_altera_a_lei_ordinaria_n._140_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11898/projeto_de_lei_98_2023_-_ivan_-_institui_a_politica_de_transparencia_nas_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11899/projeto_de_lei_99_2023_-_ivan_-_dispoe_sobre_a_implantacao_de_sistema_de_rastreamento_e_monitoramento_para_veiculos_e_maquinarios_de_obras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11959/projeto_de_lei_111_2023_-_joao_-_proibe_a_instalacao_a_adequacao_e_o_uso_comum_de_banheiros_publicos_por_pessoas_de_sexos_diferentes_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2023/11993/projeto_de_lei_120_2023_-_joao_-_obriga_as_empresas_concessionarias_e_permissionarias_de_transporte_publico_municipal_a_disponibilizarem_meios_para_que_o_pagamento_da_tarifa_sejam_realizados_por_meio_de_pix.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="235.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">