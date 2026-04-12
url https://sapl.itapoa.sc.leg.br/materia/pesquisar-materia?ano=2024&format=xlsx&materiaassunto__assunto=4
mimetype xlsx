--- v0 (2025-12-27)
+++ v1 (2026-04-12)
@@ -54,529 +54,529 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12213</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12213/projeto_de_lei_03_2024_-_mesa_diretora_-_altera_a_lei_municipal_n.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12213/projeto_de_lei_03_2024_-_mesa_diretora_-_altera_a_lei_municipal_n.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 762, de 26 de janeiro de 2018, para autorizar o Poder Legislativo de Itapoá a contratar alunos estagiários da rede de ensino_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>12255</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>João Marcio</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12255/projeto_de_lei_07_2024_-_joao_-_institui_no_municipio_de_itapoa_o_direito_a_informacao_sobre_a_possibilidade_de_cirurgia_plastica_reparadora_da_mama.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12255/projeto_de_lei_07_2024_-_joao_-_institui_no_municipio_de_itapoa_o_direito_a_informacao_sobre_a_possibilidade_de_cirurgia_plastica_reparadora_da_mama.pdf</t>
   </si>
   <si>
     <t>Institui no município de Itapoá o direito à informação sobre a possibilidade de cirurgia plástica reparadora da mama nos casos de mutilação decorrentes de tratamento de câncer.</t>
   </si>
   <si>
     <t>12253</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12253/projeto_de_lei_08_2024_-_joao_-_institui_no_municipio_de_itapoa_a_carteira_de_identificacao_da_pessoa_com_transtorno_de_espectro_autismo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12253/projeto_de_lei_08_2024_-_joao_-_institui_no_municipio_de_itapoa_a_carteira_de_identificacao_da_pessoa_com_transtorno_de_espectro_autismo.pdf</t>
   </si>
   <si>
     <t>Institui no município de Itapoá a Carteira de Identificação da Pessoa com Transtorno de Espectro Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>12390</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12390/plo_11_2024_-_cria_o_conselho_municipal_de_inspecao_sanitaria_1_aa_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12390/plo_11_2024_-_cria_o_conselho_municipal_de_inspecao_sanitaria_1_aa_1.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Inspeção Sanitária - CMIS, no Município de Itapoá.</t>
   </si>
   <si>
     <t>12298</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>João Marcio, Janayna, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12298/projeto_de_lei_15_2024_-_joao_-_cria_a_lei_recomecar.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12298/projeto_de_lei_15_2024_-_joao_-_cria_a_lei_recomecar.pdf</t>
   </si>
   <si>
     <t>Cria a Lei Recomeçar, que dispõe sobre percentagem de vagas para pessoas em situação de rua, em empresas terceirizadas na prestação de serviços e obras públicas no município de Itapoá.</t>
   </si>
   <si>
     <t>12299</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12299/projeto_de_lei_16_2024_-_joao_-_dispoe_sobre_a_criacao_de_cadastro_municipal_de_moradores_de_rua.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12299/projeto_de_lei_16_2024_-_joao_-_dispoe_sobre_a_criacao_de_cadastro_municipal_de_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Cadastro Municipal de Moradores de Rua de Itapoá e da outras providencias.</t>
   </si>
   <si>
     <t>12341</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12341/projeto_de_lei_22_2024_-_joao_-_garante_aos_estudantes_do_municipio_de_itapoa_o_direito_ao_aprendizado_da_lingua_portuguesa_de_acordo_com_as_normas_e_orientacoes_legais_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12341/projeto_de_lei_22_2024_-_joao_-_garante_aos_estudantes_do_municipio_de_itapoa_o_direito_ao_aprendizado_da_lingua_portuguesa_de_acordo_com_as_normas_e_orientacoes_legais_.pdf</t>
   </si>
   <si>
     <t>Garante aos estudantes do município de Itapoá o direito ao aprendizado da língua portuguesa de acordo com as normas e orientações legais de ensino estabelecidas com base nas orientações nacionais acerca de educação, nos termos da Lei Federal n. 9.394, de 20 de dezembro de 1996, e alterações_x000D_
 posteriores, pelo Vocabulário Ortográfico da Língua Portuguesa (VOLP) e pela gramática elaborada nos termos da reforma ortográfica ratificada pela_x000D_
 Comunidade dos Países de Língua Portuguesa (CPLP) e obriga o uso da língua portuguesa nos mesmos termos em toda a rede de ensino sendo ela pública ou privada e na comunicação interna e externa e com a população em geral realizada por parte da Administração Pública Municipal, Direta e Indireta.</t>
   </si>
   <si>
     <t>12392</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12392/plo_23_2024_-_altera_a_lei_1177.2022_-_pitbull_1_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12392/plo_23_2024_-_altera_a_lei_1177.2022_-_pitbull_1_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.117, de 06 de julho de 2022, que Codifica o Direito Animal conforme normas municipais nº 818, de 03 de dezembro de 2018, nº 821, de 26 de novembro de 2018, nº 831, de 20 de dezembro de 2018, nº 893, de 05 de agosto de 2019, e nº 894, de 19 de agosto, de 2019 e amplia a proteção animal.</t>
   </si>
   <si>
     <t>12368</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12368/projeto_de_lei_29_2024_-_tiago_-_dispoe_sobre_o_incentivo_ao_cultivo_das_plantas_citronela_e_crotalaria.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12368/projeto_de_lei_29_2024_-_tiago_-_dispoe_sobre_o_incentivo_ao_cultivo_das_plantas_citronela_e_crotalaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo ao cultivo das plantas Citronela e Crotalária, como método natural de combate à dengue e dá outras providências.</t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Luiz Nego</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12375/projeto_de_lei_33_2024_-_luiz_-_dispoe_sobre_animais_comunitarios_no_municipio_de_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12375/projeto_de_lei_33_2024_-_luiz_-_dispoe_sobre_animais_comunitarios_no_municipio_de_itapoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre animais comunitários no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12406/projeto_de_lei_35_2024_-_joao_-_altera_a_lei_municipal_n._329_de_02_de_marco_de_2011.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12406/projeto_de_lei_35_2024_-_joao_-_altera_a_lei_municipal_n._329_de_02_de_marco_de_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 329, de 02 de março de 2011, que proíbe o consumo de cigarros, cigarrilhas, charutos, cachimbos ou de qualquer outro produto fumígeno, derivado ou não do tabaco.</t>
   </si>
   <si>
     <t>12408</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12408/projeto_de_lei_36_2024_-_luiz_-_altera_a_lei_municipal_n._1.117_de_06_de_julho_de_2022.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12408/projeto_de_lei_36_2024_-_luiz_-_altera_a_lei_municipal_n._1.117_de_06_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.117, de 06 de julho de 2022, que codifica o Direito Animal conforme normas municipais n. 818, de 03 de dezembro de_x000D_
 2018, n. 821, de 26 de novembro de 2018, n. 831, de 20 de dezembro de 2018, n. 893, de 05 de agosto de 2019, e n. 894, de 19 de agosto, de 2019 e amplia a proteção animal.</t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Janayna</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12415/projeto_de_lei_37_2024_-_janayna_-_cria_o_servico_voluntario_de_capelania_escolar.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12415/projeto_de_lei_37_2024_-_janayna_-_cria_o_servico_voluntario_de_capelania_escolar.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço Voluntário de Capelania Escolar nas unidades da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12414/projeto_de_lei_38_2024_-_joao_-_reconhece_o_tiro_de_laco_como_pratica_desportiva_no_municipio.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12414/projeto_de_lei_38_2024_-_joao_-_reconhece_o_tiro_de_laco_como_pratica_desportiva_no_municipio.pdf</t>
   </si>
   <si>
     <t>Reconhece o “tiro de laço” como prática desportiva no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12412/projeto_de_lei_39_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_de_prestar_socorro_aos_animais_atropelados.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12412/projeto_de_lei_39_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_de_prestar_socorro_aos_animais_atropelados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de prestar socorro aos animais atropelados no município de Itapoá.</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12416/projeto_de_lei_41_2024_-_luiz_-_dispoe_sobre_a_criacao_do_premio_aluno_destaque.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12416/projeto_de_lei_41_2024_-_luiz_-_dispoe_sobre_a_criacao_do_premio_aluno_destaque.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Prêmio Aluno Destaque” para estudantes do ensino fundamental da rede municipal de ensino do município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>12417</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12417/projeto_de_lei_42_2024_-_luiz_-_institui_o__selo_amigo_do_idoso.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12417/projeto_de_lei_42_2024_-_luiz_-_institui_o__selo_amigo_do_idoso.pdf</t>
   </si>
   <si>
     <t>Institui o “Selo Amigo do Idoso” no âmbito do município de Itapoá</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Fernando da Barra</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12437/projeto_de_lei_44_2024_-_fernando_-_altera_e_lei_1140_2022.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12437/projeto_de_lei_44_2024_-_fernando_-_altera_e_lei_1140_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.140, de 04 de janeiro de 2022, que institui o Plano Municipal de Desenvolvimento da Música no município de Itapoá, denominado PLANO FORAL, e dá outras providências.</t>
   </si>
   <si>
     <t>12463</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12463/projeto_de_lei_45_2024_-_luiz_-_dispoe_sobre_as_instituicoes_publicas_e_privadas_de_ensino_a_expedirem_diploma_em_braille.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12463/projeto_de_lei_45_2024_-_luiz_-_dispoe_sobre_as_instituicoes_publicas_e_privadas_de_ensino_a_expedirem_diploma_em_braille.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as instituições públicas e privadas de ensino a expedirem diploma em Braille para os alunos com deficiência visual no âmbito do município de Itapoá.</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12483/plo_47_2024_-_altera_lei_75.2001_-_educacao_-_corrigido_1_asseca.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12483/plo_47_2024_-_altera_lei_75.2001_-_educacao_-_corrigido_1_asseca.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 75, de 24 de dezembro de 2001, que dispõe sobre o Estatuto e Institui o Plano de Carreira e Remuneração do Pessoal do Magistério Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>12471</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12471/projeto_de_lei_51_2024_-_luiz_-_altera_a_lei_municipal_n._1.177_de_06_de_julho_de_2022_que_codifica_o_direito_animal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12471/projeto_de_lei_51_2024_-_luiz_-_altera_a_lei_municipal_n._1.177_de_06_de_julho_de_2022_que_codifica_o_direito_animal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.177, de 06 de julho de 2022, que codifica o Direito Animal conforme normas municipais n. 818, de 03 dezembro de 2018, n. 821, de 26 de novembro de 2018, n. 831, de 20 de dezembro de 2018, n. 893, de 05 de agosto de 2019, e n. 894, de 19 de agosto de 2019, e amplia a proteção animal.</t>
   </si>
   <si>
     <t>12480</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12480/projeto_de_lei_52_2024_-_luiz_-_altera_a_lei_municipal_n._1.238_de_08_de_marco_de_2023_que_dispoe_sobre_a_criacao_do_centro_de_bem-estar_animal.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12480/projeto_de_lei_52_2024_-_luiz_-_altera_a_lei_municipal_n._1.238_de_08_de_marco_de_2023_que_dispoe_sobre_a_criacao_do_centro_de_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.238, de 08 de março de 2023, que dispõe sobre a criação do Centro de Bem-Estar Animal (CBEA), e dá outras providências.</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Luiz Nego, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12499/projeto_de_lei_53_2024_-_luiz_-_dispoe_sobre_a_permissao_da_entrada_de_agentes_de_endemias_em_imoveis_publicos_ou_privados_em_situacao_de_abandono_ausencia_ou_recusa_de_acesso_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12499/projeto_de_lei_53_2024_-_luiz_-_dispoe_sobre_a_permissao_da_entrada_de_agentes_de_endemias_em_imoveis_publicos_ou_privados_em_situacao_de_abandono_ausencia_ou_recusa_de_acesso_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão da entrada de agentes de endemias em imóveis, públicos ou privados, em situação de abandono, ausência ou recusa de acesso no município de Itapoá, quando verificada situação de iminente perigo à saúde pública pela presença de mosquitos vetores da Dengue, Chikungunya e Zika.</t>
   </si>
   <si>
     <t>12584</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12584/projeto_de_lei_64_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_da_exposicao_do_cardapio_da_merenda_escolar.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12584/projeto_de_lei_64_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_da_exposicao_do_cardapio_da_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da exposição do cardápio da merenda escolar nas áreas comuns aos pais de alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>12602</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12602/projeto_de_lei_65_2024_-_ivan_-_cria_o_servico_e_define_criterios_para_o_desenvolvimento_da_atividade_recreativa_de_cuidados_sem_cunho_educativo_a_crianca_e_ao_adolescente.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12602/projeto_de_lei_65_2024_-_ivan_-_cria_o_servico_e_define_criterios_para_o_desenvolvimento_da_atividade_recreativa_de_cuidados_sem_cunho_educativo_a_crianca_e_ao_adolescente.pdf</t>
   </si>
   <si>
     <t>Cria o serviço e define critérios para o desenvolvimento da atividade recreativa de cuidados sem cunho educativo à criança e ao adolescente no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>13172</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Jonecir Soares</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13172/plo_68_2024_-_autoriza_participar_cisnordeste_-_v4_09-09_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13172/plo_68_2024_-_autoriza_participar_cisnordeste_-_v4_09-09_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Itapoá no Consorcio Intermunicipal de Saúde do Nordeste de Santa Catarina (CISNORDESTE/SC) e fixa os valores do repasse financeiro per capita, destinado ao consórcio.</t>
   </si>
   <si>
     <t>12971</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Tiago de Oliveira, Janayna, João Marcio, Jonecir Soares, Paulo Neres</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12971/projeto_de_lei_70_2024_-_tiago_-_dispae_sobre_a_lei_romero.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12971/projeto_de_lei_70_2024_-_tiago_-_dispae_sobre_a_lei_romero.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Romero - Lei Municipal de Prevenção ao Afogamento Infantil, no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>13038</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13038/projeto_lei_80_2024_-_joao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13038/projeto_lei_80_2024_-_joao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n. 744, de 06 de novembro de 2017, a qual autoriza o poder executivo a conceder auxílio-transporte a estudantes universitários residentes no município de Itapoá.</t>
   </si>
   <si>
     <t>13049</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13049/projeto_lei_84_2024_-_luiz.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13049/projeto_lei_84_2024_-_luiz.pdf</t>
   </si>
   <si>
     <t>Cria e regulamenta o Programa Farmácia Solidária no município de Itapoá, que estabelece regras sobre cadastro, procedimentos, distribuição de medicamentos e dá outras providências.</t>
   </si>
   <si>
     <t>13188</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13188/plo_88_2024_-_institui_plano_de_saneamento_basico_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13188/plo_88_2024_-_institui_plano_de_saneamento_basico_ass.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal Integrado de Saneamento Básico de Itapoá – PMISB.</t>
   </si>
   <si>
     <t>13147</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13147/projeto_lei_90_2024_-_joao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13147/projeto_lei_90_2024_-_joao.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Bolsa Atleta Itapoá” no âmbito do município de Itapoá/SC e dá outras providências.</t>
   </si>
   <si>
     <t>13162</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13162/projeto_lei_91_2024_-_joao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13162/projeto_lei_91_2024_-_joao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do ensino de Noções Básicas de Cidadania nos estabelecimentos escolares da rede pública municipal de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>13220</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13220/projeto_lei_94_2024_-_joao_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13220/projeto_lei_94_2024_-_joao_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de medicamentos mediante a apresentação de receitas prescritas por médicos particulares no âmbito da rede pública de saúde do município de Itapoá.</t>
   </si>
   <si>
     <t>13249</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Adriano Machado Landgraf</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13249/projeto_lei_102_2024_-_adriano.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13249/projeto_lei_102_2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal escolar de combate à violência contra a mulher, nas escolas públicas e privadas de ensino básico localizadas no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>13393</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13393/plo_117_2024_-_conselho_direito_pessoa_com_deficiencia_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13393/plo_117_2024_-_conselho_direito_pessoa_com_deficiencia_ass_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal dos Direitos da Pessoa com Deficiência – COMPED.</t>
   </si>
   <si>
     <t>12218</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Fernando da Barra, João Marcio, Tiago de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12218/projeto_de_resolucao_01_2024_-_mesa_diretora_-_altera_a_resolucao_14_2023_1_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12218/projeto_de_resolucao_01_2024_-_mesa_diretora_-_altera_a_resolucao_14_2023_1_1.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n. 14, de 12 de maio de 2023, que dispõe sobre o Regimento Interno da Câmara Mirim para institucionalização do Programa Vereador Mirim da Câmara Municipal de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12444/projeto_de_resolucao_03_2024_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_saude.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12444/projeto_de_resolucao_03_2024_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Especial de Saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -883,68 +883,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12213/projeto_de_lei_03_2024_-_mesa_diretora_-_altera_a_lei_municipal_n.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12255/projeto_de_lei_07_2024_-_joao_-_institui_no_municipio_de_itapoa_o_direito_a_informacao_sobre_a_possibilidade_de_cirurgia_plastica_reparadora_da_mama.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12253/projeto_de_lei_08_2024_-_joao_-_institui_no_municipio_de_itapoa_a_carteira_de_identificacao_da_pessoa_com_transtorno_de_espectro_autismo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12390/plo_11_2024_-_cria_o_conselho_municipal_de_inspecao_sanitaria_1_aa_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12298/projeto_de_lei_15_2024_-_joao_-_cria_a_lei_recomecar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12299/projeto_de_lei_16_2024_-_joao_-_dispoe_sobre_a_criacao_de_cadastro_municipal_de_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12341/projeto_de_lei_22_2024_-_joao_-_garante_aos_estudantes_do_municipio_de_itapoa_o_direito_ao_aprendizado_da_lingua_portuguesa_de_acordo_com_as_normas_e_orientacoes_legais_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12392/plo_23_2024_-_altera_a_lei_1177.2022_-_pitbull_1_ass_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12368/projeto_de_lei_29_2024_-_tiago_-_dispoe_sobre_o_incentivo_ao_cultivo_das_plantas_citronela_e_crotalaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12375/projeto_de_lei_33_2024_-_luiz_-_dispoe_sobre_animais_comunitarios_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12406/projeto_de_lei_35_2024_-_joao_-_altera_a_lei_municipal_n._329_de_02_de_marco_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12408/projeto_de_lei_36_2024_-_luiz_-_altera_a_lei_municipal_n._1.117_de_06_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12415/projeto_de_lei_37_2024_-_janayna_-_cria_o_servico_voluntario_de_capelania_escolar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12414/projeto_de_lei_38_2024_-_joao_-_reconhece_o_tiro_de_laco_como_pratica_desportiva_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12412/projeto_de_lei_39_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_de_prestar_socorro_aos_animais_atropelados.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12416/projeto_de_lei_41_2024_-_luiz_-_dispoe_sobre_a_criacao_do_premio_aluno_destaque.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12417/projeto_de_lei_42_2024_-_luiz_-_institui_o__selo_amigo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12437/projeto_de_lei_44_2024_-_fernando_-_altera_e_lei_1140_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12463/projeto_de_lei_45_2024_-_luiz_-_dispoe_sobre_as_instituicoes_publicas_e_privadas_de_ensino_a_expedirem_diploma_em_braille.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12483/plo_47_2024_-_altera_lei_75.2001_-_educacao_-_corrigido_1_asseca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12471/projeto_de_lei_51_2024_-_luiz_-_altera_a_lei_municipal_n._1.177_de_06_de_julho_de_2022_que_codifica_o_direito_animal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12480/projeto_de_lei_52_2024_-_luiz_-_altera_a_lei_municipal_n._1.238_de_08_de_marco_de_2023_que_dispoe_sobre_a_criacao_do_centro_de_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12499/projeto_de_lei_53_2024_-_luiz_-_dispoe_sobre_a_permissao_da_entrada_de_agentes_de_endemias_em_imoveis_publicos_ou_privados_em_situacao_de_abandono_ausencia_ou_recusa_de_acesso_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12584/projeto_de_lei_64_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_da_exposicao_do_cardapio_da_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12602/projeto_de_lei_65_2024_-_ivan_-_cria_o_servico_e_define_criterios_para_o_desenvolvimento_da_atividade_recreativa_de_cuidados_sem_cunho_educativo_a_crianca_e_ao_adolescente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13172/plo_68_2024_-_autoriza_participar_cisnordeste_-_v4_09-09_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12971/projeto_de_lei_70_2024_-_tiago_-_dispae_sobre_a_lei_romero.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13038/projeto_lei_80_2024_-_joao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13049/projeto_lei_84_2024_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13188/plo_88_2024_-_institui_plano_de_saneamento_basico_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13147/projeto_lei_90_2024_-_joao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13162/projeto_lei_91_2024_-_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13220/projeto_lei_94_2024_-_joao_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13249/projeto_lei_102_2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13393/plo_117_2024_-_conselho_direito_pessoa_com_deficiencia_ass_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12218/projeto_de_resolucao_01_2024_-_mesa_diretora_-_altera_a_resolucao_14_2023_1_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12444/projeto_de_resolucao_03_2024_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_saude.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12213/projeto_de_lei_03_2024_-_mesa_diretora_-_altera_a_lei_municipal_n.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12255/projeto_de_lei_07_2024_-_joao_-_institui_no_municipio_de_itapoa_o_direito_a_informacao_sobre_a_possibilidade_de_cirurgia_plastica_reparadora_da_mama.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12253/projeto_de_lei_08_2024_-_joao_-_institui_no_municipio_de_itapoa_a_carteira_de_identificacao_da_pessoa_com_transtorno_de_espectro_autismo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12390/plo_11_2024_-_cria_o_conselho_municipal_de_inspecao_sanitaria_1_aa_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12298/projeto_de_lei_15_2024_-_joao_-_cria_a_lei_recomecar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12299/projeto_de_lei_16_2024_-_joao_-_dispoe_sobre_a_criacao_de_cadastro_municipal_de_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12341/projeto_de_lei_22_2024_-_joao_-_garante_aos_estudantes_do_municipio_de_itapoa_o_direito_ao_aprendizado_da_lingua_portuguesa_de_acordo_com_as_normas_e_orientacoes_legais_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12392/plo_23_2024_-_altera_a_lei_1177.2022_-_pitbull_1_ass_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12368/projeto_de_lei_29_2024_-_tiago_-_dispoe_sobre_o_incentivo_ao_cultivo_das_plantas_citronela_e_crotalaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12375/projeto_de_lei_33_2024_-_luiz_-_dispoe_sobre_animais_comunitarios_no_municipio_de_itapoa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12406/projeto_de_lei_35_2024_-_joao_-_altera_a_lei_municipal_n._329_de_02_de_marco_de_2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12408/projeto_de_lei_36_2024_-_luiz_-_altera_a_lei_municipal_n._1.117_de_06_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12415/projeto_de_lei_37_2024_-_janayna_-_cria_o_servico_voluntario_de_capelania_escolar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12414/projeto_de_lei_38_2024_-_joao_-_reconhece_o_tiro_de_laco_como_pratica_desportiva_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12412/projeto_de_lei_39_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_de_prestar_socorro_aos_animais_atropelados.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12416/projeto_de_lei_41_2024_-_luiz_-_dispoe_sobre_a_criacao_do_premio_aluno_destaque.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12417/projeto_de_lei_42_2024_-_luiz_-_institui_o__selo_amigo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12437/projeto_de_lei_44_2024_-_fernando_-_altera_e_lei_1140_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12463/projeto_de_lei_45_2024_-_luiz_-_dispoe_sobre_as_instituicoes_publicas_e_privadas_de_ensino_a_expedirem_diploma_em_braille.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12483/plo_47_2024_-_altera_lei_75.2001_-_educacao_-_corrigido_1_asseca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12471/projeto_de_lei_51_2024_-_luiz_-_altera_a_lei_municipal_n._1.177_de_06_de_julho_de_2022_que_codifica_o_direito_animal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12480/projeto_de_lei_52_2024_-_luiz_-_altera_a_lei_municipal_n._1.238_de_08_de_marco_de_2023_que_dispoe_sobre_a_criacao_do_centro_de_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12499/projeto_de_lei_53_2024_-_luiz_-_dispoe_sobre_a_permissao_da_entrada_de_agentes_de_endemias_em_imoveis_publicos_ou_privados_em_situacao_de_abandono_ausencia_ou_recusa_de_acesso_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12584/projeto_de_lei_64_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_da_exposicao_do_cardapio_da_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12602/projeto_de_lei_65_2024_-_ivan_-_cria_o_servico_e_define_criterios_para_o_desenvolvimento_da_atividade_recreativa_de_cuidados_sem_cunho_educativo_a_crianca_e_ao_adolescente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13172/plo_68_2024_-_autoriza_participar_cisnordeste_-_v4_09-09_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12971/projeto_de_lei_70_2024_-_tiago_-_dispae_sobre_a_lei_romero.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13038/projeto_lei_80_2024_-_joao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13049/projeto_lei_84_2024_-_luiz.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13188/plo_88_2024_-_institui_plano_de_saneamento_basico_ass.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13147/projeto_lei_90_2024_-_joao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13162/projeto_lei_91_2024_-_joao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13220/projeto_lei_94_2024_-_joao_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13249/projeto_lei_102_2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13393/plo_117_2024_-_conselho_direito_pessoa_com_deficiencia_ass_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12218/projeto_de_resolucao_01_2024_-_mesa_diretora_-_altera_a_resolucao_14_2023_1_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12444/projeto_de_resolucao_03_2024_-_mesa_diretora_-_dispoe_sobre_a_criacao_da_comissao_especial_de_saude.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="252" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="251.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>