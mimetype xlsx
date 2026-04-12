--- v0 (2025-12-23)
+++ v1 (2026-04-12)
@@ -54,619 +54,619 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12330</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12330/plo_no__17_2024_-_suplem._-_semai_-_518.91306_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12330/plo_no__17_2024_-_suplem._-_semai_-_518.91306_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em superávit financeiro, no valor de R$ 518.913,06, para a Secretaria de Meio Ambiente</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12331/plo_no__18_2024_-_suplem._-_semai_-_166.91965_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12331/plo_no__18_2024_-_suplem._-_semai_-_166.91965_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 166.919,65, para a Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>12332</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12332/plo_20_2024_-_reajuste_do_auxilio_alimentacao_ass_2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12332/plo_20_2024_-_reajuste_do_auxilio_alimentacao_ass_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 446, de 28 de maio de 2013, que concede vale alimentação aos servidores públicos do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>12333</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12333/plo_no_21_2024_-_concede_rga_poder_executivo_ass_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12333/plo_no_21_2024_-_concede_rga_poder_executivo_ass_.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual da remuneração dos servidores públicos do Poder Executivo do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>12345</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12345/projeto_de_ordinaria_n._24-2024_-_lei_auxilio-alimentacao.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12345/projeto_de_ordinaria_n._24-2024_-_lei_auxilio-alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1268 de 11 de Julho de 2023, o qual dispõe sobre a concessão do benefício de Auxílio-Alimentação aos Servidores Públicos do Poder Legislativo de Itapoá.</t>
   </si>
   <si>
     <t>12346</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12346/projeto_de_lei_n._25_2024_-_mesa_diretora_-_fixa_o_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12346/projeto_de_lei_n._25_2024_-_mesa_diretora_-_fixa_o_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Fixa o índice de revisão geral anual das remunerações dos servidores públicos e agentes políticos do Poder Legislativo de Itapoá/SC e dá outras providências</t>
   </si>
   <si>
     <t>12357</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12357/plo_no_26-2024_-_gratificacao_produtividade_acs_-_28.03.2024_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12357/plo_no_26-2024_-_gratificacao_produtividade_acs_-_28.03.2024_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder gratificação por produtividade aos Agentes Comunitários de Saúde, no Município de Itapoá.</t>
   </si>
   <si>
     <t>12395</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12395/plo_no__31_2024_-_suplem_-_300.00000_-fmas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12395/plo_no__31_2024_-_suplem_-_300.00000_-fmas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$ 300.000,00 para o Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>12396</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12396/plo_no__32_2024_-_suplem_-_138.50721_-fmas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12396/plo_no__32_2024_-_suplem_-_138.50721_-fmas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 138.507,21 para o Fundo Municipal do Corpo de Bombeiros – FUNREBOM.</t>
   </si>
   <si>
     <t>12407</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12407/plo_no__34_2024_-_suplem_-_47.40000_-funrebom_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12407/plo_no__34_2024_-_suplem_-_47.40000_-funrebom_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em superávit financeiro, no valor de R$ 47.400,00, para o FUNREBOM.</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12426/plo_no__40_2024_-_suplem._anulacao_2.306.45400_-_sme_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12426/plo_no__40_2024_-_suplem._anulacao_2.306.45400_-_sme_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$ 2.306.454,00, para a Secretaria de Educação</t>
   </si>
   <si>
     <t>12566</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12566/plo_no_56_2024_-_suplem._excesso_-_4.694.50000_-sme_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12566/plo_no_56_2024_-_suplem._excesso_-_4.694.50000_-sme_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em excesso de arrecadação, no valor de R$4.694.500,00, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>13069</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13069/plo_no57_2024_-_suplem._anulacao_-_126.36614_-_fmas_aa_aaa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13069/plo_no57_2024_-_suplem._anulacao_-_126.36614_-_fmas_aa_aaa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$126.366,14, para o Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>12567</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12567/plo_no58_2024_-_suplem._anulacao_-_64.22480_-_pm_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12567/plo_no58_2024_-_suplem._anulacao_-_64.22480_-_pm_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$64.224,80, para o Gabinete do Prefeito</t>
   </si>
   <si>
     <t>12544</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12544/projeto_de_lei_59_2024_-_ivan_-_revoga_a_lei_municipal_n._1330_de_06_de_marco_de_2024.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12544/projeto_de_lei_59_2024_-_ivan_-_revoga_a_lei_municipal_n._1330_de_06_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n. 1330, de 06 de março de 2024, pela qual fica criada no âmbito do município de Itapoá a Taxa Compulsória à Unidade do Corpo de Bombeiros de Itapoá.</t>
   </si>
   <si>
     <t>12969</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12969/plo_no_63_2024_-_suplem._anulacao_-_2.753.00000_-_fme_sdd.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12969/plo_no_63_2024_-_suplem._anulacao_-_2.753.00000_-_fme_sdd.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$2.753.000,00, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>13007</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13007/plo_no_67_2024-suplementacao_-_sop_-_188.54070_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13007/plo_no_67_2024-suplementacao_-_sop_-_188.54070_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base anulação parcial de dotação orçamentária, no valor de R$188.540,70, para Secretaria de Ordem Pública.</t>
   </si>
   <si>
     <t>13008</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13008/plo_no_76_2024_-_ldo_2025_1_sdd_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13008/plo_no_76_2024_-_ldo_2025_1_sdd_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária, para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>13145</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Jonecir Soares</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13145/plo_no__77_2024_-_suplem._-_2.013.00000_-_sms_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13145/plo_no__77_2024_-_suplem._-_2.013.00000_-_sms_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em excesso de arrecadação, no valor de R$2.013.000,00, para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>13300</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13300/plo_81-2024_-_cria_o_fundo_do_sim_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13300/plo_81-2024_-_cria_o_fundo_do_sim_-_assinado.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo do Serviço de Inspeção Municipal – FUNSIM, do Município de Itapoá.</t>
   </si>
   <si>
     <t>13167</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13167/plo_no_85_2024-suplementacao_-_186.00000_-_camara_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13167/plo_no_85_2024-suplementacao_-_186.00000_-_camara_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base anulação parcial de dotação orçamentária, no valor de R$186.000,00, para Câmara de Vereadores.</t>
   </si>
   <si>
     <t>13189</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13189/plo_93_2024_-_loa_2024_-_com_anexos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13189/plo_93_2024_-_loa_2024_-_com_anexos_ass.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro 2025</t>
   </si>
   <si>
     <t>13255</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13255/plo_no_95_2024-suplementacao_-_636.00000_-_infra_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13255/plo_no_95_2024-suplementacao_-_636.00000_-_infra_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$636.000,00, para Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>13256</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13256/plo_no_96_2024-suplementacao_-_2.213.63150_-_stc_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13256/plo_no_96_2024-suplementacao_-_2.213.63150_-_stc_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$2.213.631,30, para a Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>13257</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13257/plo_no_97_2024-suplementacao_-_600.00000_-_sefaz_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13257/plo_no_97_2024-suplementacao_-_600.00000_-_sefaz_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$600.000,00, para a Secretaria da Fazenda.</t>
   </si>
   <si>
     <t>13258</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13258/plo_no_98_2024-suplementacao_-_240.00000-_semai_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13258/plo_no_98_2024-suplementacao_-_240.00000-_semai_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$240.00,00, para a Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>13259</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13259/plo_no_99_2024-suplementacao_anulacao__-_261.00000_-_sel_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13259/plo_no_99_2024-suplementacao_anulacao__-_261.00000_-_sel_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$261.000,00, para a Secretaria de Esporte e Lazer.</t>
   </si>
   <si>
     <t>13260</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13260/plo_no_100_2024-suplementacao_-_757.79000_-_sms_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13260/plo_no_100_2024-suplementacao_-_757.79000_-_sms_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$757.790,00, para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>13261</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13261/plo_no_101_2024-suplem._aunulacao_parcial_-_648.94600_-_fme_-_ci_125_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13261/plo_no_101_2024-suplem._aunulacao_parcial_-_648.94600_-_fme_-_ci_125_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$648.946,00, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>13315</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13315/plo_103_2024-suplementacao_-_1.370.00000_-_stc_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13315/plo_103_2024-suplementacao_-_1.370.00000_-_stc_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$1.370.000,00, para a Secretaria de Turismo e Cultura e Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>13327</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13327/plo_105_2024_-_suplem._-_anulacao_parcial_-_988.50000_-_sems_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13327/plo_105_2024_-_suplem._-_anulacao_parcial_-_988.50000_-_sems_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$988.500,00, para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>13322</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13322/plo_108_2024_-_suplem.-_anulacao_-_624.88201-_sad_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13322/plo_108_2024_-_suplem.-_anulacao_-_624.88201-_sad_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$624.882,01, para a Secretaria de Administração.</t>
   </si>
   <si>
     <t>13388</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13388/plo_111_2024_-_suplementacao_-_anulacao_-_50.000_-_sas_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13388/plo_111_2024_-_suplementacao_-_anulacao_-_50.000_-_sas_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação total de dotação orçamentária, no valor de R$50.000,00, para o Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>13389</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13389/plo_112_2024_-_suplementacao_-_anulacao_-_49.11470_-_gab_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13389/plo_112_2024_-_suplementacao_-_anulacao_-_49.11470_-_gab_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$49.114,70, para o Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>13390</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13390/plo_113_2024-suplementacao_-_89.00000_-_semai_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13390/plo_113_2024-suplementacao_-_89.00000_-_semai_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base anulação parcial de dotação orçamentária, no valor de R$89.000,00, para a Secretaria de Meio Ambiente</t>
   </si>
   <si>
     <t>13391</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13391/plo_114_2024_-_suplementacao_-_anulacao_-_94.79100_-_p.leg_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13391/plo_114_2024_-_suplementacao_-_anulacao_-_94.79100_-_p.leg_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$94.791,00, para a Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>13392</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13392/plo_115_2024_-_suplementacao_-_anulacao_-_217.04900-_sop_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13392/plo_115_2024_-_suplementacao_-_anulacao_-_217.04900-_sop_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$217.049,00, para a Secretaria de Ordem Pública.</t>
   </si>
   <si>
     <t>13478</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13478/plo_121_2024-suplem._anulacao_-_1.821.29150-_sad_-_assinado_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13478/plo_121_2024-suplem._anulacao_-_1.821.29150-_sad_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária,no valor de R$1.821.291,50, para a Secretaria de Administração.</t>
   </si>
   <si>
     <t>13479</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13479/plo_122_2024-suplem._anulacao_-_969.40000_-_sme_-_assinado_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13479/plo_122_2024-suplem._anulacao_-_969.40000_-_sme_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$969.400,00, para o Fundo Municipal de Educação</t>
   </si>
   <si>
     <t>13494</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13494/plo_125_2024_-_suplementacao_-_24.14114_-_stc_-_assinado_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13494/plo_125_2024_-_suplementacao_-_24.14114_-_stc_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base anulação parcial de dotação orçamentária, no valor de R$24.141,14, para a Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>13495</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13495/plo_126_2024_-_suplementacao_-_1.182.42514_-_sme_-_assinado_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13495/plo_126_2024_-_suplementacao_-_1.182.42514_-_sme_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação orçamentária, no valor de R$1.182.425,14, para o Fundo Municipal de Educação</t>
   </si>
   <si>
     <t>13496</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13496/plo_128_2024_-_suplem._anulacao_1.316.57561_-_sme_-_assinado.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13496/plo_128_2024_-_suplem._anulacao_1.316.57561_-_sme_-_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base anulação parcial de dotação orçamentária, no valor_x000D_
 de R$1.316.575,61, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>13505</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13505/plo_130_2024_-_suplem._anulacao__-_2.339.46608_-_fme_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13505/plo_130_2024_-_suplem._anulacao__-_2.339.46608_-_fme_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base anulação parcial de dotação orçamentária, no valor de R$2.339.466,08, para o Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>12970</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12970/plc_no_15__2024_-contribuicao_de_melhoria_da_rua_izabel_borges_2820_1_sdd_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12970/plc_no_15__2024_-contribuicao_de_melhoria_da_rua_izabel_borges_2820_1_sdd_1.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Izabel Borges (2820).</t>
   </si>
   <si>
     <t>12227</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12227/1-projeto_de_resolucao_02-2024_-_mesa_diretora_-_criacao_comissao_especial_da_planta_de_valores_generica_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12227/1-projeto_de_resolucao_02-2024_-_mesa_diretora_-_criacao_comissao_especial_da_planta_de_valores_generica_1.pdf</t>
   </si>
   <si>
     <t>Institui no Poder Legislativo do Município de Itapoá a Comissão Especial de Revisão da Planta Genérica de Valores do Município de Itapoá.</t>
   </si>
   <si>
     <t>13262</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13262/projeto_de_decreto_02_2024_-_aprovacao_das_contas_exercicio_de_2023.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13262/projeto_de_decreto_02_2024_-_aprovacao_das_contas_exercicio_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do município de Itapoá/SC, relativas ao exercício de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -973,68 +973,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12330/plo_no__17_2024_-_suplem._-_semai_-_518.91306_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12331/plo_no__18_2024_-_suplem._-_semai_-_166.91965_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12332/plo_20_2024_-_reajuste_do_auxilio_alimentacao_ass_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12333/plo_no_21_2024_-_concede_rga_poder_executivo_ass_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12345/projeto_de_ordinaria_n._24-2024_-_lei_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12346/projeto_de_lei_n._25_2024_-_mesa_diretora_-_fixa_o_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12357/plo_no_26-2024_-_gratificacao_produtividade_acs_-_28.03.2024_ass_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12395/plo_no__31_2024_-_suplem_-_300.00000_-fmas_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12396/plo_no__32_2024_-_suplem_-_138.50721_-fmas_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12407/plo_no__34_2024_-_suplem_-_47.40000_-funrebom_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12426/plo_no__40_2024_-_suplem._anulacao_2.306.45400_-_sme_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12566/plo_no_56_2024_-_suplem._excesso_-_4.694.50000_-sme_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13069/plo_no57_2024_-_suplem._anulacao_-_126.36614_-_fmas_aa_aaa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12567/plo_no58_2024_-_suplem._anulacao_-_64.22480_-_pm_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12544/projeto_de_lei_59_2024_-_ivan_-_revoga_a_lei_municipal_n._1330_de_06_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12969/plo_no_63_2024_-_suplem._anulacao_-_2.753.00000_-_fme_sdd.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13007/plo_no_67_2024-suplementacao_-_sop_-_188.54070_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13008/plo_no_76_2024_-_ldo_2025_1_sdd_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13145/plo_no__77_2024_-_suplem._-_2.013.00000_-_sms_ass_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13300/plo_81-2024_-_cria_o_fundo_do_sim_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13167/plo_no_85_2024-suplementacao_-_186.00000_-_camara_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13189/plo_93_2024_-_loa_2024_-_com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13255/plo_no_95_2024-suplementacao_-_636.00000_-_infra_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13256/plo_no_96_2024-suplementacao_-_2.213.63150_-_stc_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13257/plo_no_97_2024-suplementacao_-_600.00000_-_sefaz_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13258/plo_no_98_2024-suplementacao_-_240.00000-_semai_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13259/plo_no_99_2024-suplementacao_anulacao__-_261.00000_-_sel_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13260/plo_no_100_2024-suplementacao_-_757.79000_-_sms_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13261/plo_no_101_2024-suplem._aunulacao_parcial_-_648.94600_-_fme_-_ci_125_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13315/plo_103_2024-suplementacao_-_1.370.00000_-_stc_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13327/plo_105_2024_-_suplem._-_anulacao_parcial_-_988.50000_-_sems_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13322/plo_108_2024_-_suplem.-_anulacao_-_624.88201-_sad_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13388/plo_111_2024_-_suplementacao_-_anulacao_-_50.000_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13389/plo_112_2024_-_suplementacao_-_anulacao_-_49.11470_-_gab_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13390/plo_113_2024-suplementacao_-_89.00000_-_semai_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13391/plo_114_2024_-_suplementacao_-_anulacao_-_94.79100_-_p.leg_ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13392/plo_115_2024_-_suplementacao_-_anulacao_-_217.04900-_sop_ass_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13478/plo_121_2024-suplem._anulacao_-_1.821.29150-_sad_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13479/plo_122_2024-suplem._anulacao_-_969.40000_-_sme_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13494/plo_125_2024_-_suplementacao_-_24.14114_-_stc_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13495/plo_126_2024_-_suplementacao_-_1.182.42514_-_sme_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13496/plo_128_2024_-_suplem._anulacao_1.316.57561_-_sme_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13505/plo_130_2024_-_suplem._anulacao__-_2.339.46608_-_fme_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12970/plc_no_15__2024_-contribuicao_de_melhoria_da_rua_izabel_borges_2820_1_sdd_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12227/1-projeto_de_resolucao_02-2024_-_mesa_diretora_-_criacao_comissao_especial_da_planta_de_valores_generica_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13262/projeto_de_decreto_02_2024_-_aprovacao_das_contas_exercicio_de_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12330/plo_no__17_2024_-_suplem._-_semai_-_518.91306_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12331/plo_no__18_2024_-_suplem._-_semai_-_166.91965_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12332/plo_20_2024_-_reajuste_do_auxilio_alimentacao_ass_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12333/plo_no_21_2024_-_concede_rga_poder_executivo_ass_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12345/projeto_de_ordinaria_n._24-2024_-_lei_auxilio-alimentacao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12346/projeto_de_lei_n._25_2024_-_mesa_diretora_-_fixa_o_indice_de_revisao_geral_anual_das_remuneracoes_dos_servidores_publicos_e_agentes_politicos_do_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12357/plo_no_26-2024_-_gratificacao_produtividade_acs_-_28.03.2024_ass_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12395/plo_no__31_2024_-_suplem_-_300.00000_-fmas_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12396/plo_no__32_2024_-_suplem_-_138.50721_-fmas_ass.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12407/plo_no__34_2024_-_suplem_-_47.40000_-funrebom_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12426/plo_no__40_2024_-_suplem._anulacao_2.306.45400_-_sme_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12566/plo_no_56_2024_-_suplem._excesso_-_4.694.50000_-sme_ass.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13069/plo_no57_2024_-_suplem._anulacao_-_126.36614_-_fmas_aa_aaa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12567/plo_no58_2024_-_suplem._anulacao_-_64.22480_-_pm_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12544/projeto_de_lei_59_2024_-_ivan_-_revoga_a_lei_municipal_n._1330_de_06_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12969/plo_no_63_2024_-_suplem._anulacao_-_2.753.00000_-_fme_sdd.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13007/plo_no_67_2024-suplementacao_-_sop_-_188.54070_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13008/plo_no_76_2024_-_ldo_2025_1_sdd_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13145/plo_no__77_2024_-_suplem._-_2.013.00000_-_sms_ass_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13300/plo_81-2024_-_cria_o_fundo_do_sim_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13167/plo_no_85_2024-suplementacao_-_186.00000_-_camara_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13189/plo_93_2024_-_loa_2024_-_com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13255/plo_no_95_2024-suplementacao_-_636.00000_-_infra_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13256/plo_no_96_2024-suplementacao_-_2.213.63150_-_stc_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13257/plo_no_97_2024-suplementacao_-_600.00000_-_sefaz_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13258/plo_no_98_2024-suplementacao_-_240.00000-_semai_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13259/plo_no_99_2024-suplementacao_anulacao__-_261.00000_-_sel_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13260/plo_no_100_2024-suplementacao_-_757.79000_-_sms_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13261/plo_no_101_2024-suplem._aunulacao_parcial_-_648.94600_-_fme_-_ci_125_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13315/plo_103_2024-suplementacao_-_1.370.00000_-_stc_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13327/plo_105_2024_-_suplem._-_anulacao_parcial_-_988.50000_-_sems_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13322/plo_108_2024_-_suplem.-_anulacao_-_624.88201-_sad_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13388/plo_111_2024_-_suplementacao_-_anulacao_-_50.000_-_sas_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13389/plo_112_2024_-_suplementacao_-_anulacao_-_49.11470_-_gab_ass.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13390/plo_113_2024-suplementacao_-_89.00000_-_semai_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13391/plo_114_2024_-_suplementacao_-_anulacao_-_94.79100_-_p.leg_ass.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13392/plo_115_2024_-_suplementacao_-_anulacao_-_217.04900-_sop_ass_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13478/plo_121_2024-suplem._anulacao_-_1.821.29150-_sad_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13479/plo_122_2024-suplem._anulacao_-_969.40000_-_sme_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13494/plo_125_2024_-_suplementacao_-_24.14114_-_stc_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13495/plo_126_2024_-_suplementacao_-_1.182.42514_-_sme_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13496/plo_128_2024_-_suplem._anulacao_1.316.57561_-_sme_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13505/plo_130_2024_-_suplem._anulacao__-_2.339.46608_-_fme_ass.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12970/plc_no_15__2024_-contribuicao_de_melhoria_da_rua_izabel_borges_2820_1_sdd_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12227/1-projeto_de_resolucao_02-2024_-_mesa_diretora_-_criacao_comissao_especial_da_planta_de_valores_generica_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13262/projeto_de_decreto_02_2024_-_aprovacao_das_contas_exercicio_de_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="229.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="228.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="219.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>