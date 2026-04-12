--- v0 (2025-12-22)
+++ v1 (2026-04-12)
@@ -54,270 +54,270 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12389</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12389/plo_no_04__2024_-_autoriza_criacao_do_banco_de_racao_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12389/plo_no_04__2024_-_autoriza_criacao_do_banco_de_racao_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Programa “Banco de Ração e Utensílios para Animais”, do Município de Itapoá</t>
   </si>
   <si>
     <t>12226</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>João Marcio</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12226/projeto_de_lei_05_2024_-_joao_-_altera_a_lei_municipal_969_2020.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12226/projeto_de_lei_05_2024_-_joao_-_altera_a_lei_municipal_969_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 969/2020, a qual institui no Calendário Oficial do Município o dia da Marcha para Jesus.</t>
   </si>
   <si>
     <t>12244</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ivan da Luz, Ezequiel Andrad'S, Fernando da Barra, Luiz Nego, Sargento Stoklosa</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12244/projeto_de_lei_06_2024_-_ivan_-_altera_a_lei_ordinaria_n._1.140__de_2022_que_institui_o_plano_foral.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12244/projeto_de_lei_06_2024_-_ivan_-_altera_a_lei_ordinaria_n._1.140__de_2022_que_institui_o_plano_foral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n. 1.140, de 11 de janeiro de 2022, que institui o Plano Municipal de Desenvolvimento da Música no município de Itapoá, denominado PLANO FORAL, e dá outras providências</t>
   </si>
   <si>
     <t>12285</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12285/plo_no_010_2024_-_lei_patio_e_guincho_-_08.03.2024_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12285/plo_no_010_2024_-_lei_patio_e_guincho_-_08.03.2024_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os serviços de reboque, remoção, depósito, guarda e alienação de veículos automotores apreendidos e dá outras providências.</t>
   </si>
   <si>
     <t>12297</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12297/projeto_de_lei_13_2024_-_ivan_-_institui_o_programa_coleta_seletiva_de_verdes_e_podas_em_itapoa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12297/projeto_de_lei_13_2024_-_ivan_-_institui_o_programa_coleta_seletiva_de_verdes_e_podas_em_itapoa.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Coleta Seletiva de Verdes e Podas em Itapoá/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>12366</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12366/projeto_de_lei_27_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_de_implantar_o_codigo_de_barra_bidimensional__qr-code__nas_placas_de_obras_publicas.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12366/projeto_de_lei_27_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_de_implantar_o_codigo_de_barra_bidimensional__qr-code__nas_placas_de_obras_publicas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de implantar o código de Barra Bidimensional – QR-CODE – nas placas de obras públicas municipais de que trata o art. 16 da Lei Federal n. 5.194/66, para leitura e fiscalização eletrônica por meio de dispositivo móvel e dá outras providências.</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12464/projeto_de_lei_46_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_do_uso_de_lampadas_led_na_rede_publica_de_iluminacao_em_novos_loteamentos.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12464/projeto_de_lei_46_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_do_uso_de_lampadas_led_na_rede_publica_de_iluminacao_em_novos_loteamentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de lâmpadas LED (diodo emissor de luz) na rede pública de iluminação em novos loteamentos, condomínios e demais empreendimentos imobiliários no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>13006</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13006/plo_no_66_2024_-_desvinculacao_receita_-_cosip_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13006/plo_no_66_2024_-_desvinculacao_receita_-_cosip_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desvinculação de receitas correntes da Contribuição para Custeio da Iluminação Pública – COSIP, em conformidade com o disposto no art. 76- B, do Ato das Disposições Constitucionais Transitórias, da Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>12966</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Luiz Nego, Jonecir Soares</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12966/projeto_de_lei__71_2024_-_luiz_-_dispoe_sobre_a_implantacao_de_sistema_informativo_de_pontos_turisticos_por_qrcode_no_municipio_de_itapoa..pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12966/projeto_de_lei__71_2024_-_luiz_-_dispoe_sobre_a_implantacao_de_sistema_informativo_de_pontos_turisticos_por_qrcode_no_municipio_de_itapoa..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de sistema informativo de pontos turísticos por QRCode no Município de Itapoá.</t>
   </si>
   <si>
     <t>13350</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Adriano Machado Landgraf</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13350/projeto_lei_118_2024_-_adriano.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13350/projeto_lei_118_2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de bebedouros públicos com água potável em áreas de lazer, praças e parques, para atender a comunidade em geral, acessíveis a adultos, crianças, pessoas com deficiência (PCD), animais de pequeno porte.</t>
   </si>
   <si>
     <t>12209</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12209/plc_no_01__2024_-_contribuicao_melhoria-_av._perola_do_atlantico_assgab24_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12209/plc_no_01__2024_-_contribuicao_melhoria-_av._perola_do_atlantico_assgab24_1.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Av. Perola do Atlântico – TRECHO I.</t>
   </si>
   <si>
     <t>12210</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12210/plc_no_02__2024_-_contribuicao_melhoria-_rua_caracaxa_assgab24.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12210/plc_no_02__2024_-_contribuicao_melhoria-_rua_caracaxa_assgab24.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua (915) Caracaxá.</t>
   </si>
   <si>
     <t>12211</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12211/plc_no03__2023_-_contribuicao_melhoria-_rua_650_-_maggi_assgab24.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12211/plc_no03__2023_-_contribuicao_melhoria-_rua_650_-_maggi_assgab24.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Avenida Brasília (650) Trecho-I com a Rua Dos Maggi.</t>
   </si>
   <si>
     <t>12306</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12306/plc_no06__2024_-_contribuicao_melhoria-_rua_da_graca_trecho_ii_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12306/plc_no06__2024_-_contribuicao_melhoria-_rua_da_graca_trecho_ii_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Graça - Trecho II.</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12329/plc_no_10__2024_-_contribuicao_melhoria-_rua_da_graca_trecho_ii_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12329/plc_no_10__2024_-_contribuicao_melhoria-_rua_da_graca_trecho_ii_ass_1.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua Ana Maria Rodrigues de Freitas.</t>
   </si>
   <si>
     <t>12481</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12481/plc_no13__2024_-_contribuicao_melhoria-_avenida_das_nacoes_unidas_asseca.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12481/plc_no13__2024_-_contribuicao_melhoria-_avenida_das_nacoes_unidas_asseca.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Avenida das Nações Unidas (1670).</t>
   </si>
   <si>
     <t>13143</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Jonecir Soares</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13143/plc_19_2024_-_contrib._melhoria_-_rua_vanilda_p._gomes_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13143/plc_19_2024_-_contrib._melhoria_-_rua_vanilda_p._gomes_ass.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Rua (787) Vanilda Pereira Gomes.</t>
   </si>
   <si>
     <t>13144</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13144/plc_23_2024_-_contrib._melhoria_-_av_800_das_margaridas_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13144/plc_23_2024_-_contrib._melhoria_-_av_800_das_margaridas_ass_1.pdf</t>
   </si>
   <si>
     <t>Institui e autoriza a cobrança de Contribuição de Melhoria da Avenida (800) Das Margaridas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -624,68 +624,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12389/plo_no_04__2024_-_autoriza_criacao_do_banco_de_racao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12226/projeto_de_lei_05_2024_-_joao_-_altera_a_lei_municipal_969_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12244/projeto_de_lei_06_2024_-_ivan_-_altera_a_lei_ordinaria_n._1.140__de_2022_que_institui_o_plano_foral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12285/plo_no_010_2024_-_lei_patio_e_guincho_-_08.03.2024_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12297/projeto_de_lei_13_2024_-_ivan_-_institui_o_programa_coleta_seletiva_de_verdes_e_podas_em_itapoa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12366/projeto_de_lei_27_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_de_implantar_o_codigo_de_barra_bidimensional__qr-code__nas_placas_de_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12464/projeto_de_lei_46_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_do_uso_de_lampadas_led_na_rede_publica_de_iluminacao_em_novos_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13006/plo_no_66_2024_-_desvinculacao_receita_-_cosip_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12966/projeto_de_lei__71_2024_-_luiz_-_dispoe_sobre_a_implantacao_de_sistema_informativo_de_pontos_turisticos_por_qrcode_no_municipio_de_itapoa..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13350/projeto_lei_118_2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12209/plc_no_01__2024_-_contribuicao_melhoria-_av._perola_do_atlantico_assgab24_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12210/plc_no_02__2024_-_contribuicao_melhoria-_rua_caracaxa_assgab24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12211/plc_no03__2023_-_contribuicao_melhoria-_rua_650_-_maggi_assgab24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12306/plc_no06__2024_-_contribuicao_melhoria-_rua_da_graca_trecho_ii_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12329/plc_no_10__2024_-_contribuicao_melhoria-_rua_da_graca_trecho_ii_ass_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12481/plc_no13__2024_-_contribuicao_melhoria-_avenida_das_nacoes_unidas_asseca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13143/plc_19_2024_-_contrib._melhoria_-_rua_vanilda_p._gomes_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13144/plc_23_2024_-_contrib._melhoria_-_av_800_das_margaridas_ass_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12389/plo_no_04__2024_-_autoriza_criacao_do_banco_de_racao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12226/projeto_de_lei_05_2024_-_joao_-_altera_a_lei_municipal_969_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12244/projeto_de_lei_06_2024_-_ivan_-_altera_a_lei_ordinaria_n._1.140__de_2022_que_institui_o_plano_foral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12285/plo_no_010_2024_-_lei_patio_e_guincho_-_08.03.2024_ass.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12297/projeto_de_lei_13_2024_-_ivan_-_institui_o_programa_coleta_seletiva_de_verdes_e_podas_em_itapoa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12366/projeto_de_lei_27_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_de_implantar_o_codigo_de_barra_bidimensional__qr-code__nas_placas_de_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12464/projeto_de_lei_46_2024_-_joao_-_dispoe_sobre_a_obrigatoriedade_do_uso_de_lampadas_led_na_rede_publica_de_iluminacao_em_novos_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13006/plo_no_66_2024_-_desvinculacao_receita_-_cosip_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12966/projeto_de_lei__71_2024_-_luiz_-_dispoe_sobre_a_implantacao_de_sistema_informativo_de_pontos_turisticos_por_qrcode_no_municipio_de_itapoa..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13350/projeto_lei_118_2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12209/plc_no_01__2024_-_contribuicao_melhoria-_av._perola_do_atlantico_assgab24_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12210/plc_no_02__2024_-_contribuicao_melhoria-_rua_caracaxa_assgab24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12211/plc_no03__2023_-_contribuicao_melhoria-_rua_650_-_maggi_assgab24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12306/plc_no06__2024_-_contribuicao_melhoria-_rua_da_graca_trecho_ii_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12329/plc_no_10__2024_-_contribuicao_melhoria-_rua_da_graca_trecho_ii_ass_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/12481/plc_no13__2024_-_contribuicao_melhoria-_avenida_das_nacoes_unidas_asseca.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13143/plc_19_2024_-_contrib._melhoria_-_rua_vanilda_p._gomes_ass.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2024/13144/plc_23_2024_-_contrib._melhoria_-_av_800_das_margaridas_ass_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="216.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="215.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="240" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>