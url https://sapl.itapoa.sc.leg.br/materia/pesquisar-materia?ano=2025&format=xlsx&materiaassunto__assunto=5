--- v0 (2025-12-24)
+++ v1 (2026-04-18)
@@ -54,472 +54,472 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13800</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13800/plo_no_20_2025_-_concede_rga_poder_executivo_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13800/plo_no_20_2025_-_concede_rga_poder_executivo_ass_1.pdf</t>
   </si>
   <si>
     <t>Fixa o índice de revisão geral anual da remuneração dos servidores públicos do Poder Executivo do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>13801</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13801/plo_no_21_2025_-_concede_reajuste_salarial_aos_servidores_do_p.e_-_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13801/plo_no_21_2025_-_concede_reajuste_salarial_aos_servidores_do_p.e_-_ass_1.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos do Poder Executivo do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>13806</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13806/projeto_de_lei_22_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13806/projeto_de_lei_22_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Fixa o índice de revisão geral anual da remuneração dos servidores públicos do Poder Legislativo do Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>13807</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13807/projeto_de_lei_23_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13807/projeto_de_lei_23_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos do Poder Legislativo do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>13810</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13810/2._plo_no_24_2025_-_ppa_2026-2029_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13810/2._plo_no_24_2025_-_ppa_2026-2029_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Itapoá para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>13842</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13842/plo_25_2025_-_suplem_-_excesso_-_100.00000_-_stc_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13842/plo_25_2025_-_suplem_-_excesso_-_100.00000_-_stc_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação no valor de R$100.000,00, para a Secretaria Turismo e Cultura.</t>
   </si>
   <si>
     <t>13877</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13877/plo_26_2025_-_suplem_-_excesso_-_5.05000_-_seinfra_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13877/plo_26_2025_-_suplem_-_excesso_-_5.05000_-_seinfra_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação no valor de R$5.050,00,_x000D_
 para a Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>13879</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13879/plo_31_2025_-_reajuste_do_auxilio_alimentacao_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13879/plo_31_2025_-_reajuste_do_auxilio_alimentacao_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 446, de 28 de maio de 2013, que concede vale alimentação aos servidores públicos do município de Itapoá/SC.</t>
   </si>
   <si>
     <t>13880</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13880/plo_32_2025_-_suplem_-_excesso_-_200.00000_-_seplan_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13880/plo_32_2025_-_suplem_-_excesso_-_200.00000_-_seplan_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação no valor de R$200.000,00, para a Secretaria de Planejamento Urbano.</t>
   </si>
   <si>
     <t>14010</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14010/plo_39_2025_-_altera_lm_35.2005_-_convenio_cbmi_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14010/plo_39_2025_-_altera_lm_35.2005_-_convenio_cbmi_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 35, de 23 de novembro de 2005, que autoriza o Executivo a firmar convênio com o Estado de Santa Catarina, através da Secretaria de Pública e Defesa do Cidadão com a interveniência do Corpo de Bombeiros Militar, e dá outras providências.</t>
   </si>
   <si>
     <t>14170</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14170/plo_52_2025_-_suplem_-_anualcao-_200.00000_-_stc_as_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14170/plo_52_2025_-_suplem_-_anualcao-_200.00000_-_stc_as_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação, no valor de R$200.000,00, para a Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>14171</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14171/plo_53_2025_-_suplem._superavit__-_124.67357_-_fmas_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14171/plo_53_2025_-_suplem._superavit__-_124.67357_-_fmas_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em superávit financeiro, no valor de R$124.673,57, para o Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>14172</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14172/plo_55_2025_-_suplem_-_superavit_-_160.00000_-_semai_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14172/plo_55_2025_-_suplem_-_superavit_-_160.00000_-_semai_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em superávit financeiro, no valor de R$160.000,00, para a Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>14203</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14203/plo_62_2025_-_ldo_2026_com_anexos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14203/plo_62_2025_-_ldo_2026_com_anexos_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária, para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>14432</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14432/plo_63_2025_-_suplem_-_anualcao-_158.54700_-_p.leg_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14432/plo_63_2025_-_suplem_-_anualcao-_158.54700_-_p.leg_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação, no valor de R$158.547,00, para a Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>14211</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14211/plo_64_2025_-_suplem_-_excesso_-_324.38769_-_sop_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14211/plo_64_2025_-_suplem_-_excesso_-_324.38769_-_sop_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação no valor de R$324.387,69 para a Secretaria de Ordem Pública.</t>
   </si>
   <si>
     <t>14212</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14212/plo_65_2025_-_suplem_-_excesso_-_5.00000_-_seinfra_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14212/plo_65_2025_-_suplem_-_excesso_-_5.00000_-_seinfra_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação no valor de R$5.000,00 para a Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>14213</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14213/plo_66_2025_-_suplem_-_excesso_-_12.27400_-_fme_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14213/plo_66_2025_-_suplem_-_excesso_-_12.27400_-_fme_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação no valor de R$12.274,00 para o Fundo Municipal de Educação e Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>14273</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14273/plo_72_2025_-_suplem_-_anualcao-_535.28312_-_stc_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14273/plo_72_2025_-_suplem_-_anualcao-_535.28312_-_stc_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação total de dotação, no valor de R$535.283,12, para a Secretaria de Turismo e Cultura.</t>
   </si>
   <si>
     <t>14275</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14275/plo_74_2025_-_contratacao_do_financiamento_do_bb_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14275/plo_74_2025_-_contratacao_do_financiamento_do_bb_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., com a garantia da União, e dá outras providências.</t>
   </si>
   <si>
     <t>14276</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14276/plo_75_2025_-_contratacao_financiamento_brde_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14276/plo_75_2025_-_contratacao_financiamento_brde_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco Regional de Desenvolvimento do Extremo Sul - BRDE, com a garantia da União, e dá outras providências.</t>
   </si>
   <si>
     <t>14508</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14508/plo_86_2025_-_contratacao_de_credito_-_badesc_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14508/plo_86_2025_-_contratacao_de_credito_-_badesc_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco Regional de Desenvolvimento do Extremo Sul – BRDE e/ou com a Agência de_x000D_
 Fomento do Estado de Santa Catarina – BADESC, no âmbito do Programa Estrada Boa Rural, e dá outras providências.</t>
   </si>
   <si>
     <t>14447</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14447/plo_88__2025_loa_2026._rev_ass_2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14447/plo_88__2025_loa_2026._rev_ass_2.pdf</t>
   </si>
   <si>
     <t>Estima Receita e fixa despesa para o exercício financeiro do ano de 2026.</t>
   </si>
   <si>
     <t>14509</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14509/plo_90_2025_-_suplem_-_excesso_-_350.00000_sop_rua_1000_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14509/plo_90_2025_-_suplem_-_excesso_-_350.00000_sop_rua_1000_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em excesso de arrecadação, no valor de R$350.000,00, para a Secretaria de Ordem Pública.</t>
   </si>
   <si>
     <t>14510</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14510/plo_92_2025_-_suplem_-_superavit_-_80.00000_ipesi_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14510/plo_92_2025_-_suplem_-_superavit_-_80.00000_ipesi_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em superávit financeiro, no valor de R$80.000,00, para o IPESI</t>
   </si>
   <si>
     <t>14700</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>José Maria Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14700/plo_102_2025_-_suplem_-_anualcao-_2.016.50000-_fme_ass_.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14700/plo_102_2025_-_suplem_-_anualcao-_2.016.50000-_fme_ass_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação, no valor de R$2.016.500,00 para o Fundo Municipal de Educação</t>
   </si>
   <si>
     <t>14721</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14721/plo_105_2025_-_suplem_-_anualcao-_158.73500_-_sap_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14721/plo_105_2025_-_suplem_-_anualcao-_158.73500_-_sap_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial no orçamento do Município, com base em anulação parcial de dotação, no valor de R$158.735,00, para a Secretaria de Agricultura e Pesca.</t>
   </si>
   <si>
     <t>14722</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14722/plo_106_2025_-_suplem_-_excesso_-_30.00000_-_sel_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14722/plo_106_2025_-_suplem_-_excesso_-_30.00000_-_sel_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em excesso de arrecadação no valor de R$30.000,00, para a Secretaria de Esporte e Lazer.</t>
   </si>
   <si>
     <t>14723</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14723/plo_107_2025_-_suplem_-_excesso_-_300.00000_-_seplan_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14723/plo_107_2025_-_suplem_-_excesso_-_300.00000_-_seplan_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em excesso de arrecadação no valor de R$300.000,00, para a Secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>14701</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14701/plo_108_2025_-_suplem_-_excesso_-_9.057.50635_-_sel-seinfra-sop-fms_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14701/plo_108_2025_-_suplem_-_excesso_-_9.057.50635_-_sel-seinfra-sop-fms_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em excesso de arrecadação, no valor de_x000D_
 R$9.057.506,35, para a Secretaria de Esportes e Lazer, Secretaria de Infraestrutura, Secretaria de Ordem Pública e Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>14724</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14724/plo_109_2025_-_suplem_-_anualcao_-_3.001.06938_-_sad_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14724/plo_109_2025_-_suplem_-_anualcao_-_3.001.06938_-_sad_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em anulação parcial de dotação, no valor de_x000D_
 R$3.001.069,38, para a Secretaria de Administração.</t>
   </si>
   <si>
     <t>14726</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14726/plo_111_2025_-_suplem_-_excesso_-_2.468.00256_-_sefaz_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14726/plo_111_2025_-_suplem_-_excesso_-_2.468.00256_-_sefaz_ass.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar no orçamento do Município, com base em excesso de arrecadação no valor de R$2.468.002,56, para a Secretaria da Fazenda.</t>
   </si>
   <si>
     <t>14627</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14627/plc_no_27_2025_-_altera_lc_44.2014_-_arts_93_-_plano_de_saude_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14627/plc_no_27_2025_-_altera_lc_44.2014_-_arts_93_-_plano_de_saude_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 44, de 24 de dezembro de 2014, que dispõe sobre o regime jurídico dos servidores públicos do município de Itapoá, das autarquias e das fundações públicas, incluídos os servidores dos regimes de contratação efetiva e temporária, estatutários, estatutários temporários e demais servidores contratados pela administração direta ou indireta, e dá outras providências.</t>
   </si>
   <si>
     <t>14586</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda Legislativa</t>
   </si>
   <si>
     <t>Ivan da Luz, Diego, Jessica, Marta, Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14586/emenda_83_2025_ao_plo_74_2025.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14586/emenda_83_2025_ao_plo_74_2025.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei Ordinária n. 74, de 08 de agosto de 2025, que altera a Lei Complementar nº 71, de 03 de novembro de 1994, que autoriza_x000D_
 o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., com a garantia da União, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -827,68 +827,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13800/plo_no_20_2025_-_concede_rga_poder_executivo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13801/plo_no_21_2025_-_concede_reajuste_salarial_aos_servidores_do_p.e_-_ass_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13806/projeto_de_lei_22_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13807/projeto_de_lei_23_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13810/2._plo_no_24_2025_-_ppa_2026-2029_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13842/plo_25_2025_-_suplem_-_excesso_-_100.00000_-_stc_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13877/plo_26_2025_-_suplem_-_excesso_-_5.05000_-_seinfra_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13879/plo_31_2025_-_reajuste_do_auxilio_alimentacao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13880/plo_32_2025_-_suplem_-_excesso_-_200.00000_-_seplan_ass_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14010/plo_39_2025_-_altera_lm_35.2005_-_convenio_cbmi_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14170/plo_52_2025_-_suplem_-_anualcao-_200.00000_-_stc_as_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14171/plo_53_2025_-_suplem._superavit__-_124.67357_-_fmas_ass_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14172/plo_55_2025_-_suplem_-_superavit_-_160.00000_-_semai_ass_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14203/plo_62_2025_-_ldo_2026_com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14432/plo_63_2025_-_suplem_-_anualcao-_158.54700_-_p.leg_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14211/plo_64_2025_-_suplem_-_excesso_-_324.38769_-_sop_ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14212/plo_65_2025_-_suplem_-_excesso_-_5.00000_-_seinfra_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14213/plo_66_2025_-_suplem_-_excesso_-_12.27400_-_fme_ass_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14273/plo_72_2025_-_suplem_-_anualcao-_535.28312_-_stc_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14275/plo_74_2025_-_contratacao_do_financiamento_do_bb_ass_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14276/plo_75_2025_-_contratacao_financiamento_brde_ass_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14508/plo_86_2025_-_contratacao_de_credito_-_badesc_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14447/plo_88__2025_loa_2026._rev_ass_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14509/plo_90_2025_-_suplem_-_excesso_-_350.00000_sop_rua_1000_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14510/plo_92_2025_-_suplem_-_superavit_-_80.00000_ipesi_ass_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14700/plo_102_2025_-_suplem_-_anualcao-_2.016.50000-_fme_ass_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14721/plo_105_2025_-_suplem_-_anualcao-_158.73500_-_sap_ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14722/plo_106_2025_-_suplem_-_excesso_-_30.00000_-_sel_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14723/plo_107_2025_-_suplem_-_excesso_-_300.00000_-_seplan_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14701/plo_108_2025_-_suplem_-_excesso_-_9.057.50635_-_sel-seinfra-sop-fms_ass_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14724/plo_109_2025_-_suplem_-_anualcao_-_3.001.06938_-_sad_ass_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14726/plo_111_2025_-_suplem_-_excesso_-_2.468.00256_-_sefaz_ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14627/plc_no_27_2025_-_altera_lc_44.2014_-_arts_93_-_plano_de_saude_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14586/emenda_83_2025_ao_plo_74_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13800/plo_no_20_2025_-_concede_rga_poder_executivo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13801/plo_no_21_2025_-_concede_reajuste_salarial_aos_servidores_do_p.e_-_ass_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13806/projeto_de_lei_22_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13807/projeto_de_lei_23_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13810/2._plo_no_24_2025_-_ppa_2026-2029_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13842/plo_25_2025_-_suplem_-_excesso_-_100.00000_-_stc_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13877/plo_26_2025_-_suplem_-_excesso_-_5.05000_-_seinfra_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13879/plo_31_2025_-_reajuste_do_auxilio_alimentacao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13880/plo_32_2025_-_suplem_-_excesso_-_200.00000_-_seplan_ass_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14010/plo_39_2025_-_altera_lm_35.2005_-_convenio_cbmi_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14170/plo_52_2025_-_suplem_-_anualcao-_200.00000_-_stc_as_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14171/plo_53_2025_-_suplem._superavit__-_124.67357_-_fmas_ass_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14172/plo_55_2025_-_suplem_-_superavit_-_160.00000_-_semai_ass_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14203/plo_62_2025_-_ldo_2026_com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14432/plo_63_2025_-_suplem_-_anualcao-_158.54700_-_p.leg_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14211/plo_64_2025_-_suplem_-_excesso_-_324.38769_-_sop_ass.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14212/plo_65_2025_-_suplem_-_excesso_-_5.00000_-_seinfra_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14213/plo_66_2025_-_suplem_-_excesso_-_12.27400_-_fme_ass_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14273/plo_72_2025_-_suplem_-_anualcao-_535.28312_-_stc_ass.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14275/plo_74_2025_-_contratacao_do_financiamento_do_bb_ass_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14276/plo_75_2025_-_contratacao_financiamento_brde_ass_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14508/plo_86_2025_-_contratacao_de_credito_-_badesc_ass.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14447/plo_88__2025_loa_2026._rev_ass_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14509/plo_90_2025_-_suplem_-_excesso_-_350.00000_sop_rua_1000_ass.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14510/plo_92_2025_-_suplem_-_superavit_-_80.00000_ipesi_ass_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14700/plo_102_2025_-_suplem_-_anualcao-_2.016.50000-_fme_ass_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14721/plo_105_2025_-_suplem_-_anualcao-_158.73500_-_sap_ass.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14722/plo_106_2025_-_suplem_-_excesso_-_30.00000_-_sel_ass.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14723/plo_107_2025_-_suplem_-_excesso_-_300.00000_-_seplan_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14701/plo_108_2025_-_suplem_-_excesso_-_9.057.50635_-_sel-seinfra-sop-fms_ass_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14724/plo_109_2025_-_suplem_-_anualcao_-_3.001.06938_-_sad_ass_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14726/plo_111_2025_-_suplem_-_excesso_-_2.468.00256_-_sefaz_ass.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14627/plc_no_27_2025_-_altera_lc_44.2014_-_arts_93_-_plano_de_saude_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14586/emenda_83_2025_ao_plo_74_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>