--- v0 (2025-12-25)
+++ v1 (2026-04-15)
@@ -54,1039 +54,1039 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13556</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jessica, Diego, Marta, Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13556/projeto_de_lei_02_2025_-_jessica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13556/projeto_de_lei_02_2025_-_jessica.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso de patinetes elétricos, bicicletas elétricas, ciclomotores e outros veículos de mobilidade individual autopropelidos no Município de Itapoá.</t>
   </si>
   <si>
     <t>13663</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13663/3._plo_no_13_2025_-__altera_lei_716-2017_-planta_de_valores_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13663/3._plo_no_13_2025_-__altera_lei_716-2017_-planta_de_valores_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 716, de 1º de setembro de 2017, que dispõe sobre a Planta de Valores Genéricos do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>13673</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Odinei</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13673/projeto_de_lei_14_2025_-_odinei.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13673/projeto_de_lei_14_2025_-_odinei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de apoio à pesca artesanal da tainha no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>13767</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13767/4._plo_no_17_2025_-_altera_lei_007-2005_-_convenio_apae_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13767/4._plo_no_17_2025_-_altera_lei_007-2005_-_convenio_apae_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 007, de 30 de março de 2005, que autoriza o Poder Executivo a firmar convênio com a Associação de Pais e Amigos dos Excepcionais – APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>13760</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13760/projeto_de_lei_19_2025_-_valdecir.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13760/projeto_de_lei_19_2025_-_valdecir.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a implantar o Programa de Incentivo ao Desenvolvimento Rural “Prefeitura Porteira Adentro” e dá outras providências.</t>
   </si>
   <si>
     <t>13878</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13878/plo_27-_2025_-_servicos_de_inspecao_municipal_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13878/plo_27-_2025_-_servicos_de_inspecao_municipal_ass_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal e as normas de inspeção sanitária e industrial em estabelecimentos de produtos de origem animal e de produtos de origem vegetal e dá outras providências, no Município de Itapoá – Santa Catarina.</t>
   </si>
   <si>
     <t>13827</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Marta</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13827/projeto_de_lei_28_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13827/projeto_de_lei_28_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo à emissão de documentos pessoais para alunos do 8º e 9º ano do Ensino Fundamental da rede municipal de ensino e dá outras providências</t>
   </si>
   <si>
     <t>13828</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13828/projeto_de_lei_29_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13828/projeto_de_lei_29_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a “Lei Caramelo”, que versa acerca da afixação de cartazes informativos sobre abandono e violência contra os animais nas áreas públicas do Município.</t>
   </si>
   <si>
     <t>13871</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13871/projeto_de_lei_33_2025_-_jessica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13871/projeto_de_lei_33_2025_-_jessica.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso de patinetes elétricos, bicicletas elétricas, ciclomotores e outros veículos de mobilidade individual autopropelidos no Município de_x000D_
 Itapoá.</t>
   </si>
   <si>
     <t>13891</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13891/projeto_de_lei_34_2025_-_valdecir.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13891/projeto_de_lei_34_2025_-_valdecir.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo à Doação de Órgãos e Tecidos no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>13897</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13897/projeto_de_lei_37_2025_-_odinei.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13897/projeto_de_lei_37_2025_-_odinei.pdf</t>
   </si>
   <si>
     <t>Institui a pesca da tainha como Patrimônio Cultural Imaterial do município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>13930</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13930/projeto_de_lei_40_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13930/projeto_de_lei_40_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Prevenção e do Combate ao Assédio Sexual no município de Itapoá.</t>
   </si>
   <si>
     <t>14085</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14085/projeto_de_lei_50_2025_-_jessica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14085/projeto_de_lei_50_2025_-_jessica.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Atenção Integral à Pessoa Idosa e estabelece diretrizes para a criação do Centro de Referência Municipal da Pessoa Idosa no âmbito do Município de Itapoá/SC</t>
   </si>
   <si>
     <t>14145</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14145/plo_51-2025_-_altera_lei_1.355-2024_-_exploracao_de_areas_de_apoio_logistico_-ass_1_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14145/plo_51-2025_-_altera_lei_1.355-2024_-_exploracao_de_areas_de_apoio_logistico_-ass_1_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.355, de 12 de junho de 2024, que autoriza o poder executivo municipal a outorgar, sob o regime de concessão ou credenciamento, a exploração de áreas de apoio logístico portuário (pátio estacionamento), dentro do município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>14173</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14173/plo_56__2025_-_altera_lm_1.424.2025__refis_2025_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14173/plo_56__2025_-_altera_lm_1.424.2025__refis_2025_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.424, de 19 de março de 2025, que Institui o Programa de Regularização Fiscal – REFIS 2025 no âmbito do Município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>14179</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14179/projeto_de_lei_60_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14179/projeto_de_lei_60_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Altera o §5º e acresce o §5º-A ao art. 19 da Lei Municipal n. 1.177, de 06 de julho de 2022, que Codifica o Direito Animal e Amplia a Proteção Animal no Município de Itapoá</t>
   </si>
   <si>
     <t>14214</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14214/plo_67_2025_-_altera_lm_142_2002_-_honorarios_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14214/plo_67_2025_-_altera_lm_142_2002_-_honorarios_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 142, de 13 de dezembro de 2002, que atribui e regulamenta o repasse de honorários advocatícios de sucumbência, convencionados ou arbitrados, em favor de procurador do município.</t>
   </si>
   <si>
     <t>14226</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14226/plo_68_2025_-_revoga_lm_289.2010_-_gratificacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14226/plo_68_2025_-_revoga_lm_289.2010_-_gratificacao_ass.pdf</t>
   </si>
   <si>
     <t>Revoga as Leis nº 289, de 19 de maio de 2010 e nº 1.312, de 1º de dezembro de 2023, sobre a gratificação por produtividade.</t>
   </si>
   <si>
     <t>14237</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14237/projeto_de_lei_70_2025_-_odinei.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14237/projeto_de_lei_70_2025_-_odinei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação, fomento e implementação da Economia Popular e Solidária no município de Itapoá, visando ao desenvolvimento sustentável, à inclusão social e à geração de renda por meio de iniciativas coletivas e autogestionárias.</t>
   </si>
   <si>
     <t>14238</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14238/projeto_de_lei_71_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14238/projeto_de_lei_71_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de canal permanente de acesso à informação sobre políticas públicas de proteção às mulheres nos sites oficiais da Prefeitura Municipal e da Câmara de Vereadores, e dá outras providências.</t>
   </si>
   <si>
     <t>14274</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14274/plo_73_-_2025_-_autoriza_a_desafetacao_das_q117.119_-_jd._verdes_mares_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14274/plo_73_-_2025_-_autoriza_a_desafetacao_das_q117.119_-_jd._verdes_mares_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação das quadras 117 e 119, situadas no Balneário Jardim Verdes Mares, que passam da categoria de bens de uso comum do povo para bens de uso especial.</t>
   </si>
   <si>
     <t>14338</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14338/projeto_de_lei_80_2025_-_valdecir.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14338/projeto_de_lei_80_2025_-_valdecir.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para o reconhecimento e a proteção dos territórios tradicionalmente utilizados pelas comunidades pesqueiras artesanais no Município de Itapoá/SC, como patrimônio cultural e socioambiental, e dá outras providências.</t>
   </si>
   <si>
     <t>14344</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Ademar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14344/projeto_de_lei_81_2025_-_ademar.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14344/projeto_de_lei_81_2025_-_ademar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.009, de 08 de junho de 2020, que dispõe sobre a remoção de veículos abandonados ou estacionados em situação que caracterize seu abandono e dá outras providências.</t>
   </si>
   <si>
     <t>14404</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14404/plo_82_2025_-_altera_lm_140.2007_-_ambulantes_-_revisado_eraldo_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14404/plo_82_2025_-_altera_lm_140.2007_-_ambulantes_-_revisado_eraldo_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 140, de 13 de julho de 2007, que dispõe sobre o exercício do comércio temporário, e dá outras providências.</t>
   </si>
   <si>
     <t>14370</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Daniel Weber, Marcio Melo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14370/projeto_de_lei_83_2025_-_daniel.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14370/projeto_de_lei_83_2025_-_daniel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de organização da fiação e retirada de cabos inservíveis em postes localizados no município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>14367</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14367/projeto_de_lei_84_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14367/projeto_de_lei_84_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Adote um Ponto de Ônibus” no município de Itapoá e dispõe sobre a celebração de parcerias com organizações da sociedade civil_x000D_
 e outros entes públicos ou privados, nos termos da Lei Federal n. 13.019/2014.</t>
   </si>
   <si>
     <t>14628</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14628/plo_no_91_2025_-_cessao_de_uso_bens_moveis_pm-dp-cbm_v4_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14628/plo_no_91_2025_-_cessao_de_uso_bens_moveis_pm-dp-cbm_v4_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Itapoá a realizar Termos de Cessão de Uso ou de Doação de bens móveis, com o Corpo de Bombeiros Militar e com as Polícias Militar e Civil, do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>14527</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14527/projeto_de_lei_94_2025_-_ivan.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14527/projeto_de_lei_94_2025_-_ivan.pdf</t>
   </si>
   <si>
     <t>Institui a sala de fiscalização e acesso à informação da Câmara Municipal de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>14791</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14791/plo_95__institui_o__ppp_ultimo_com_anexos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14791/plo_95__institui_o__ppp_ultimo_com_anexos_ass.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Parcerias Público- Privadas – PPP-Itapoá, disciplina as concessões plenas de serviços públicos, cria o Conselho Gestor e o Grupo Técnico Permanente, autoriza a instituição do Fundo Garantidor de Parcerias – FGP-Itapoá e estabelece normas gerais de estruturação, modelagem, contratação e execução de projetos no Município de Itapoá/SC.</t>
   </si>
   <si>
     <t>14551</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14551/projeto_de_lei_96_2025_-_marta_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14551/projeto_de_lei_96_2025_-_marta_1.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Maitê Priscila de Castro a respeito da Conscientização sobre Crimes Cibernéticos no Município de Itapoá/SC e dá outras providências.</t>
   </si>
   <si>
     <t>14581</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14581/projeto_de_lei_98_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14581/projeto_de_lei_98_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Itapoá/SC, a “Semana de Oração pelas Crianças em Situação de Sofrimento – Lei Pastora Janaina Pelegrini”, a ser realizada no mês de outubro, e dá outras providências.</t>
   </si>
   <si>
     <t>14663</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14663/plo_no_99_2025_-__2025_-_altera_a_lei_716_-_planta_de_valores_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14663/plo_no_99_2025_-__2025_-_altera_a_lei_716_-_planta_de_valores_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 716, de 1º de setembro de 2017, que dispõe sobre a Planta de Valores Genéricos - PVG - do Município de Itapoá e dá outras providências</t>
   </si>
   <si>
     <t>14629</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14629/plo_100_-_2025_-_autoriza_a_desafetacao_para_construcao_da_ubs_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14629/plo_100_-_2025_-_autoriza_a_desafetacao_para_construcao_da_ubs_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afetação dos lotes 01, 02, 03, 04, 06 e 08 da quadra 63, situadas no Balneário Imperador, que passam da categoria bens de uso especial.</t>
   </si>
   <si>
     <t>14656</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14656/projeto_de_lei_103_2025_-_ivan.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14656/projeto_de_lei_103_2025_-_ivan.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública o “Instituto Encantado Container” no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>14802</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14802/plo_no_104_2025_-_institui_a_junta_recursal_infracoes_ambientais_ass_2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14802/plo_no_104_2025_-_institui_a_junta_recursal_infracoes_ambientais_ass_2.pdf</t>
   </si>
   <si>
     <t>Institui a Junta Recursal Administrativa de Autos de Infração Ambiental no âmbito do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>14805</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14805/plo_no_112_2025_-_1_alteracao_contrato_cim-amunesc_-_com_anexo_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14805/plo_no_112_2025_-_1_alteracao_contrato_cim-amunesc_-_com_anexo_ass_1.pdf</t>
   </si>
   <si>
     <t>Ratifica a alteração do contrato de consórcio público do Consórcio Interfederativo Multifinalitário da Região da Amunesc – CIM-Amunesc.</t>
   </si>
   <si>
     <t>14803</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14803/plo_no_114_2025_-_autorregularizacao_fiscal_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14803/plo_no_114_2025_-_autorregularizacao_fiscal_ass.pdf</t>
   </si>
   <si>
     <t>Institui o programa de “Autorregularização Fiscal” no Sistema de Fiscalização por Monitoramento e Acompanhamento do Comportamento Fiscal no município de Itapoá.</t>
   </si>
   <si>
     <t>14735</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14735/projeto_de_lei_115_2025_-_ademar.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14735/projeto_de_lei_115_2025_-_ademar.pdf</t>
   </si>
   <si>
     <t>Institui a Escola Pública de Trânsito de Itapoá, nos termos da Resolução CONTRAN n. 929/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>14804</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14804/plo_no_119_2025_-_altera_lm_1.443.2025_-_sim_ass_2.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14804/plo_no_119_2025_-_altera_lm_1.443.2025_-_sim_ass_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.446, de 11 de junho de 2025, que dispõe sobre o Serviço de Inspeção Municipal e as normas de inspeção sanitária e industrial em estabelecimentos de produtos de origem animal e de produtos de origem vegetal e dá outras providências, no Município de Itapoá – Santa Catarina.</t>
   </si>
   <si>
     <t>14792</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14792/plo_120_2025__lei_5g_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14792/plo_120_2025__lei_5g_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação para a instalação e uso do sistema 5G no Município de Itapoá.</t>
   </si>
   <si>
     <t>14793</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14793/plo_121_2025__sandbox_regulatorio_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14793/plo_121_2025__sandbox_regulatorio_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as regras para constituição e funcionamento de ambiente regulatório Experimental (Sandbox Regulatório) no Município de Itapoá.</t>
   </si>
   <si>
     <t>14867</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Ivan da Luz, Ademar, Daniel Weber, Diego, Jessica, Marcio Melo, Marta, Odinei, Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14867/projeto_de_lei_124_2025_-_abono_todos.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14867/projeto_de_lei_124_2025_-_abono_todos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono extraordinário de Natal aos servidores públicos do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>14971</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Ademar, Diego, Jessica, Marcio Melo, Marta, Odinei, Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14971/projeto_de_lei_125_2025_-_ademar.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14971/projeto_de_lei_125_2025_-_ademar.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública a “Associação Amigos do Basquete de Itapoá (AABI)” no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>15007</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Diego, Ademar, Daniel Weber, Ivan da Luz, Jessica, Marcio Melo, Marta, Odinei, Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15007/projeto_de_lei_128_2025_-_diego_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15007/projeto_de_lei_128_2025_-_diego_1.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública a Associação Esportiva CORITAPOÁ no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>15010</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15010/pl_129_2025-subsidiosprefeito_-_mesa.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15010/pl_129_2025-subsidiosprefeito_-_mesa.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do prefeito e vice–prefeito de Itapoá/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>15012</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15012/projeto_de_lei_130_2025_-_valdecir.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15012/projeto_de_lei_130_2025_-_valdecir.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública a Associação Jaguaruna de Futebol – AJAF, no município de Itapoá/SC.</t>
   </si>
   <si>
     <t>13578</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13578/plc_02_2025_-_altera_lm_155_2003_-_guarda_e_agente_op_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13578/plc_02_2025_-_altera_lm_155_2003_-_guarda_e_agente_op_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 155, de 09 de janeiro de 2003, que dispõe sobre a estruturação do plano de cargos e carreiras do poder executivo do município de Itapoá.</t>
   </si>
   <si>
     <t>13799</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13799/plc_05_2025_-_nova_estrutura_adm_-_versao_final_correta_-_11-04-25_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13799/plc_05_2025_-_nova_estrutura_adm_-_versao_final_correta_-_11-04-25_ass_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>13691</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marcio Melo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13691/projeto_de_lei_complementar_08_2025_-_marcio.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13691/projeto_de_lei_complementar_08_2025_-_marcio.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das vias públicas, bairros e bens públicos municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>13881</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13881/plc_no_10_2025_-_altera_lm_155_2003_-_aglutinacao_vr.2_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13881/plc_no_10_2025_-_altera_lm_155_2003_-_aglutinacao_vr.2_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 155, de 09 de janeiro de 2003, que dispõe sobre a estruturação do plano de cargos e carreiras do Poder Executivo do Município de Itapoá.</t>
   </si>
   <si>
     <t>13882</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13882/plc_11_2025_-_altera_lc_164_-_cargos_sms_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13882/plc_11_2025_-_altera_lc_164_-_cargos_sms_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 164, de 22 de dezembro de 2023, que institui o plano de cargos, carreira e salários da Saúde, do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>14034</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14034/plc_13_2025_-_altera_lm_155_-_volta_atrib_advogado_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14034/plc_13_2025_-_altera_lm_155_-_volta_atrib_advogado_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 155, de 09 de janeiro de 2003, que dispõe sobre a estruturação do plano de cargos e carreiras do Poder Executivo do Município de Itapoá</t>
   </si>
   <si>
     <t>14090</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14090/plc_14_2025_-_altera_lc_50.2016_-_codigo_posturas_-_vrc_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14090/plc_14_2025_-_altera_lc_50.2016_-_codigo_posturas_-_vrc_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 50, de 14 de dezembro de 2016, que institui o Código de Posturas do Município de Itapoá e dá outras providências.</t>
   </si>
   <si>
     <t>14054</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14054/projeto_de_lei_complementar_15_2025_-_ivan_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14054/projeto_de_lei_complementar_15_2025_-_ivan_1.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das Vias Públicas, Bairros e Bens Públicos Municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>14091</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14091/plc_16_2025_-_reestruturacao_administrativa_vf_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14091/plc_16_2025_-_reestruturacao_administrativa_vf_ass_1.pdf</t>
   </si>
   <si>
     <t>14092</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14092/plc_17_2025_-_plano_de_carreira_fiscalizacao_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14092/plc_17_2025_-_plano_de_carreira_fiscalizacao_ass_1.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreira e Salários da Fiscalização do Município de Itapoá.</t>
   </si>
   <si>
     <t>14093</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14093/plc_19_2025_-_institui_o_regime_de_sobreaviso_vf_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14093/plc_19_2025_-_institui_o_regime_de_sobreaviso_vf_ass_1.pdf</t>
   </si>
   <si>
     <t>Institui o regime de sobreaviso, cria o regime de plantão presencial e a escala de trabalho em turnos no serviço público municipal.</t>
   </si>
   <si>
     <t>14342</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14342/plc_no_20_2025_-_altera_lm_134.2022_-_rio_mendanha_-_com_anexo_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14342/plc_no_20_2025_-_altera_lm_134.2022_-_rio_mendanha_-_com_anexo_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 134, de 22 de dezembro de 2022, que dispõe sobre as áreas de Preservação Permanente – APP – do Rio Mendanha, em área urbana consolidada e suas faixas não edificáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>14402</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14402/plc_21_2025_-_altera_lc_71.1994_-_codigo_tributario_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14402/plc_21_2025_-_altera_lc_71.1994_-_codigo_tributario_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 71, de 03 de novembro de 1994, que institui o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>14307</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14307/plc_no_22_2025_-_altera_codigo_tributario_ass_1_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14307/plc_no_22_2025_-_altera_codigo_tributario_ass_1_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 71, de 03 de novembro de 1994, que institui O Código Tributário Municipal.</t>
   </si>
   <si>
     <t>14389</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14389/projeto_de_lei_complementar_23_2025_-_jessica.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14389/projeto_de_lei_complementar_23_2025_-_jessica.pdf</t>
   </si>
   <si>
     <t>14482</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14482/plc_24_2025_-_plano_de_cargos_carreiras_e_vencimentos_-_com_anexos_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14482/plc_24_2025_-_plano_de_cargos_carreiras_e_vencimentos_-_com_anexos_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de cargos, carreiras e remunerações do Poder Executivo de Itapoá, cria cargos, institui novos níveis de vencimento e estabelece normas gerais de enquadramento.</t>
   </si>
   <si>
     <t>14483</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14483/plc_no_25_2025_-_altera_110_2022_-_estrutura_adm_-_com_anexos_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14483/plc_no_25_2025_-_altera_110_2022_-_estrutura_adm_-_com_anexos_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 110, de 22 de fevereiro de 2022, que dispõe sobre a estrutura administrativa do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>14461</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14461/projeto_de_lei_complementar_26_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14461/projeto_de_lei_complementar_26_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Inclui a “Estrada 6016 Clara Riekel” no Anexo III da Lei Complementar n. 141, de 28 de abril de 2023, que dispõe sobre a denominação, dimensão, localização, numeração e emplacamento das Vias Públicas, Bairros e Bens Públicos Municipais de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>14511</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14511/plc_28_2025_-_altera_lm_193_2025_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14511/plc_28_2025_-_altera_lm_193_2025_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 193, de 16 de julho de 2025, que dispõe sobre o plano de cargos carreiras e salários da Fiscalização do Município de Itapoá.</t>
   </si>
   <si>
     <t>14632</t>
   </si>
   <si>
     <t>Ivan da Luz, Diego, Jessica, Marta, Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14632/projeto_de_lei_complementar_29_2025.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14632/projeto_de_lei_complementar_29_2025.pdf</t>
   </si>
   <si>
     <t>Altera, para reajustar os valores de vencimento de determinadas categorias de cargos já existentes, a Lei Complementar nº 76, de 11 de fevereiro de 2019, que dispõe sobre os padrões de vencimento dos servidores do Poder Legislativo do Município de Itapoá/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>14790</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14790/plo_30__cria_o_programa_de_inovacao_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14790/plo_30__cria_o_programa_de_inovacao_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Política Municipal de Desenvolvimento Econômico e Inovação e cria o Programa de Inovação do Município de Itapoá, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>14699</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>José Maria Caldeira</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14699/plc_no_32_2025_-_altera_lc_200.2025_-_aumenta_vaga_biologo_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14699/plc_no_32_2025_-_altera_lc_200.2025_-_aumenta_vaga_biologo_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 200, de 02 de novembro de 2025, que dispõe sobre o plano de cargos, carreiras e remunerações do Poder Executivo_x000D_
 de Itapoá, cria cargos, institui novos níveis de vencimento e estabelece normas gerais de enquadramento.</t>
   </si>
   <si>
     <t>14801</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14801/projeto_de_lei_complementar_34_2025_-_odinei.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14801/projeto_de_lei_complementar_34_2025_-_odinei.pdf</t>
   </si>
   <si>
     <t>15000</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15000/plc_no_35_2025_-_altera_lc_200.2025_-_aumenta_vaga_op_maq-cria_eng_trafego_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15000/plc_no_35_2025_-_altera_lc_200.2025_-_aumenta_vaga_op_maq-cria_eng_trafego_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 200, de 02 de novembro de 2025, que dispõe sobre o plano de cargos, carreiras e remunerações do Poder Executivo de Itapoá, cria cargos, institui novos níveis de vencimento e estabelece normas gerais de enquadramento.</t>
   </si>
   <si>
     <t>13554</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13554/projeto_de_resolucao_01_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13554/projeto_de_resolucao_01_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do art. 58 do Regimento Interno da Câmara Municipal de Itapoá</t>
   </si>
   <si>
     <t>13564</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13564/projeto_de_resolucao_02_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13564/projeto_de_resolucao_02_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o art. 8º do Regimento Interno da Câmara Municipal de Itapoá</t>
   </si>
   <si>
     <t>13713</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13713/projeto_de_resolucao_03_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13713/projeto_de_resolucao_03_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n. 07, de 01 de julho de 2014, a qual dispõe sobre a Estrutura Administrativa e o Plano de Carreira do Poder Legislativo do município de Itapoá/SC, e dá outras providências.</t>
   </si>
   <si>
     <t>13939</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13939/projeto_de_resolucao_06_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13939/projeto_de_resolucao_06_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de uso do espaço público da Câmara de Vereadores de Itapoá por terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>14037</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14037/projeto_de_resolucao_07_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14037/projeto_de_resolucao_07_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre regulamentação de solicitação de diárias e prestação de contas de diárias no âmbito do Poder Legislativo Municipal de Itapoá.</t>
   </si>
   <si>
     <t>14036</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14036/projeto_de_resolucao_08_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14036/projeto_de_resolucao_08_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e regulamentação da Comissão Especial do Projeto GEOÔNIBUS - Georreferenciamento e Otimização do Transporte Coletivo em Itapoá-SC</t>
   </si>
   <si>
     <t>14038</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14038/projeto_de_resolucao_09_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14038/projeto_de_resolucao_09_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Itapoá.</t>
   </si>
   <si>
     <t>14666</t>
   </si>
   <si>
     <t>Ivan da Luz, Diego, Jessica, Marta, Odinei, Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14666/projeto_de_resolucao_10_2025_-_vereadores.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14666/projeto_de_resolucao_10_2025_-_vereadores.pdf</t>
   </si>
   <si>
     <t>13804</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13804/projeto_de_emenda_a_lom_17_2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13804/projeto_de_emenda_a_lom_17_2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do art. 51 da Lei Orgânica do Município de Itapoá/SC, para estabelecer a necessidade de deliberação do Plenário quanto à tramitação de projetos em regime de urgência.</t>
   </si>
   <si>
     <t>14039</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14039/projeto_de_decreto_02_2025_-_mesa_diretora_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14039/projeto_de_decreto_02_2025_-_mesa_diretora_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre valores de diárias no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>14761</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Parcial ou Total</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14761/veto_pl_87_de_2025_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14761/veto_pl_87_de_2025_ass.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto nº 2, de 25 de novembro de 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1393,68 +1393,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13556/projeto_de_lei_02_2025_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13663/3._plo_no_13_2025_-__altera_lei_716-2017_-planta_de_valores_-_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13673/projeto_de_lei_14_2025_-_odinei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13767/4._plo_no_17_2025_-_altera_lei_007-2005_-_convenio_apae_ass_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13760/projeto_de_lei_19_2025_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13878/plo_27-_2025_-_servicos_de_inspecao_municipal_ass_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13827/projeto_de_lei_28_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13828/projeto_de_lei_29_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13871/projeto_de_lei_33_2025_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13891/projeto_de_lei_34_2025_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13897/projeto_de_lei_37_2025_-_odinei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13930/projeto_de_lei_40_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14085/projeto_de_lei_50_2025_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14145/plo_51-2025_-_altera_lei_1.355-2024_-_exploracao_de_areas_de_apoio_logistico_-ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14173/plo_56__2025_-_altera_lm_1.424.2025__refis_2025_ass_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14179/projeto_de_lei_60_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14214/plo_67_2025_-_altera_lm_142_2002_-_honorarios_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14226/plo_68_2025_-_revoga_lm_289.2010_-_gratificacao_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14237/projeto_de_lei_70_2025_-_odinei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14238/projeto_de_lei_71_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14274/plo_73_-_2025_-_autoriza_a_desafetacao_das_q117.119_-_jd._verdes_mares_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14338/projeto_de_lei_80_2025_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14344/projeto_de_lei_81_2025_-_ademar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14404/plo_82_2025_-_altera_lm_140.2007_-_ambulantes_-_revisado_eraldo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14370/projeto_de_lei_83_2025_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14367/projeto_de_lei_84_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14628/plo_no_91_2025_-_cessao_de_uso_bens_moveis_pm-dp-cbm_v4_ass_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14527/projeto_de_lei_94_2025_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14791/plo_95__institui_o__ppp_ultimo_com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14551/projeto_de_lei_96_2025_-_marta_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14581/projeto_de_lei_98_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14663/plo_no_99_2025_-__2025_-_altera_a_lei_716_-_planta_de_valores_ass_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14629/plo_100_-_2025_-_autoriza_a_desafetacao_para_construcao_da_ubs_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14656/projeto_de_lei_103_2025_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14802/plo_no_104_2025_-_institui_a_junta_recursal_infracoes_ambientais_ass_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14805/plo_no_112_2025_-_1_alteracao_contrato_cim-amunesc_-_com_anexo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14803/plo_no_114_2025_-_autorregularizacao_fiscal_ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14735/projeto_de_lei_115_2025_-_ademar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14804/plo_no_119_2025_-_altera_lm_1.443.2025_-_sim_ass_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14792/plo_120_2025__lei_5g_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14793/plo_121_2025__sandbox_regulatorio_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14867/projeto_de_lei_124_2025_-_abono_todos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14971/projeto_de_lei_125_2025_-_ademar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15007/projeto_de_lei_128_2025_-_diego_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15010/pl_129_2025-subsidiosprefeito_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15012/projeto_de_lei_130_2025_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13578/plc_02_2025_-_altera_lm_155_2003_-_guarda_e_agente_op_-_ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13799/plc_05_2025_-_nova_estrutura_adm_-_versao_final_correta_-_11-04-25_ass_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13691/projeto_de_lei_complementar_08_2025_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13881/plc_no_10_2025_-_altera_lm_155_2003_-_aglutinacao_vr.2_ass_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13882/plc_11_2025_-_altera_lc_164_-_cargos_sms_ass_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14034/plc_13_2025_-_altera_lm_155_-_volta_atrib_advogado_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14090/plc_14_2025_-_altera_lc_50.2016_-_codigo_posturas_-_vrc_ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14054/projeto_de_lei_complementar_15_2025_-_ivan_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14091/plc_16_2025_-_reestruturacao_administrativa_vf_ass_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14092/plc_17_2025_-_plano_de_carreira_fiscalizacao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14093/plc_19_2025_-_institui_o_regime_de_sobreaviso_vf_ass_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14342/plc_no_20_2025_-_altera_lm_134.2022_-_rio_mendanha_-_com_anexo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14402/plc_21_2025_-_altera_lc_71.1994_-_codigo_tributario_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14307/plc_no_22_2025_-_altera_codigo_tributario_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14389/projeto_de_lei_complementar_23_2025_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14482/plc_24_2025_-_plano_de_cargos_carreiras_e_vencimentos_-_com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14483/plc_no_25_2025_-_altera_110_2022_-_estrutura_adm_-_com_anexos_ass_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14461/projeto_de_lei_complementar_26_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14511/plc_28_2025_-_altera_lm_193_2025_ass_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14632/projeto_de_lei_complementar_29_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14790/plo_30__cria_o_programa_de_inovacao_ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14699/plc_no_32_2025_-_altera_lc_200.2025_-_aumenta_vaga_biologo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14801/projeto_de_lei_complementar_34_2025_-_odinei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15000/plc_no_35_2025_-_altera_lc_200.2025_-_aumenta_vaga_op_maq-cria_eng_trafego_ass_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13554/projeto_de_resolucao_01_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13564/projeto_de_resolucao_02_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13713/projeto_de_resolucao_03_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13939/projeto_de_resolucao_06_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14037/projeto_de_resolucao_07_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14036/projeto_de_resolucao_08_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14038/projeto_de_resolucao_09_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14666/projeto_de_resolucao_10_2025_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13804/projeto_de_emenda_a_lom_17_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14039/projeto_de_decreto_02_2025_-_mesa_diretora_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14761/veto_pl_87_de_2025_ass.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13556/projeto_de_lei_02_2025_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13663/3._plo_no_13_2025_-__altera_lei_716-2017_-planta_de_valores_-_ass.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13673/projeto_de_lei_14_2025_-_odinei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13767/4._plo_no_17_2025_-_altera_lei_007-2005_-_convenio_apae_ass_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13760/projeto_de_lei_19_2025_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13878/plo_27-_2025_-_servicos_de_inspecao_municipal_ass_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13827/projeto_de_lei_28_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13828/projeto_de_lei_29_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13871/projeto_de_lei_33_2025_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13891/projeto_de_lei_34_2025_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13897/projeto_de_lei_37_2025_-_odinei.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13930/projeto_de_lei_40_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14085/projeto_de_lei_50_2025_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14145/plo_51-2025_-_altera_lei_1.355-2024_-_exploracao_de_areas_de_apoio_logistico_-ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14173/plo_56__2025_-_altera_lm_1.424.2025__refis_2025_ass_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14179/projeto_de_lei_60_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14214/plo_67_2025_-_altera_lm_142_2002_-_honorarios_ass_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14226/plo_68_2025_-_revoga_lm_289.2010_-_gratificacao_ass.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14237/projeto_de_lei_70_2025_-_odinei.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14238/projeto_de_lei_71_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14274/plo_73_-_2025_-_autoriza_a_desafetacao_das_q117.119_-_jd._verdes_mares_ass.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14338/projeto_de_lei_80_2025_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14344/projeto_de_lei_81_2025_-_ademar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14404/plo_82_2025_-_altera_lm_140.2007_-_ambulantes_-_revisado_eraldo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14370/projeto_de_lei_83_2025_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14367/projeto_de_lei_84_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14628/plo_no_91_2025_-_cessao_de_uso_bens_moveis_pm-dp-cbm_v4_ass_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14527/projeto_de_lei_94_2025_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14791/plo_95__institui_o__ppp_ultimo_com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14551/projeto_de_lei_96_2025_-_marta_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14581/projeto_de_lei_98_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14663/plo_no_99_2025_-__2025_-_altera_a_lei_716_-_planta_de_valores_ass_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14629/plo_100_-_2025_-_autoriza_a_desafetacao_para_construcao_da_ubs_ass.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14656/projeto_de_lei_103_2025_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14802/plo_no_104_2025_-_institui_a_junta_recursal_infracoes_ambientais_ass_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14805/plo_no_112_2025_-_1_alteracao_contrato_cim-amunesc_-_com_anexo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14803/plo_no_114_2025_-_autorregularizacao_fiscal_ass.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14735/projeto_de_lei_115_2025_-_ademar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14804/plo_no_119_2025_-_altera_lm_1.443.2025_-_sim_ass_2.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14792/plo_120_2025__lei_5g_ass.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14793/plo_121_2025__sandbox_regulatorio_ass.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14867/projeto_de_lei_124_2025_-_abono_todos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14971/projeto_de_lei_125_2025_-_ademar.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15007/projeto_de_lei_128_2025_-_diego_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15010/pl_129_2025-subsidiosprefeito_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15012/projeto_de_lei_130_2025_-_valdecir.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13578/plc_02_2025_-_altera_lm_155_2003_-_guarda_e_agente_op_-_ass.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13799/plc_05_2025_-_nova_estrutura_adm_-_versao_final_correta_-_11-04-25_ass_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13691/projeto_de_lei_complementar_08_2025_-_marcio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13881/plc_no_10_2025_-_altera_lm_155_2003_-_aglutinacao_vr.2_ass_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13882/plc_11_2025_-_altera_lc_164_-_cargos_sms_ass_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14034/plc_13_2025_-_altera_lm_155_-_volta_atrib_advogado_ass.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14090/plc_14_2025_-_altera_lc_50.2016_-_codigo_posturas_-_vrc_ass.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14054/projeto_de_lei_complementar_15_2025_-_ivan_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14091/plc_16_2025_-_reestruturacao_administrativa_vf_ass_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14092/plc_17_2025_-_plano_de_carreira_fiscalizacao_ass_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14093/plc_19_2025_-_institui_o_regime_de_sobreaviso_vf_ass_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14342/plc_no_20_2025_-_altera_lm_134.2022_-_rio_mendanha_-_com_anexo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14402/plc_21_2025_-_altera_lc_71.1994_-_codigo_tributario_ass.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14307/plc_no_22_2025_-_altera_codigo_tributario_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14389/projeto_de_lei_complementar_23_2025_-_jessica.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14482/plc_24_2025_-_plano_de_cargos_carreiras_e_vencimentos_-_com_anexos_ass.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14483/plc_no_25_2025_-_altera_110_2022_-_estrutura_adm_-_com_anexos_ass_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14461/projeto_de_lei_complementar_26_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14511/plc_28_2025_-_altera_lm_193_2025_ass_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14632/projeto_de_lei_complementar_29_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14790/plo_30__cria_o_programa_de_inovacao_ass.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14699/plc_no_32_2025_-_altera_lc_200.2025_-_aumenta_vaga_biologo_ass_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14801/projeto_de_lei_complementar_34_2025_-_odinei.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/15000/plc_no_35_2025_-_altera_lc_200.2025_-_aumenta_vaga_op_maq-cria_eng_trafego_ass_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13554/projeto_de_resolucao_01_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13564/projeto_de_resolucao_02_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13713/projeto_de_resolucao_03_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13939/projeto_de_resolucao_06_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14037/projeto_de_resolucao_07_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14036/projeto_de_resolucao_08_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14038/projeto_de_resolucao_09_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14666/projeto_de_resolucao_10_2025_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13804/projeto_de_emenda_a_lom_17_2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14039/projeto_de_decreto_02_2025_-_mesa_diretora_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14761/veto_pl_87_de_2025_ass.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>