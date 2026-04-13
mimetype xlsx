--- v0 (2025-12-22)
+++ v1 (2026-04-13)
@@ -54,145 +54,145 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13662</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jeferson Rubens Garcia</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13662/3._plo_05-_2025_-_altera_lm_768_18_-_execucao_de_obras_e_melhorias_-_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13662/3._plo_05-_2025_-_altera_lm_768_18_-_execucao_de_obras_e_melhorias_-_ass.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 768, de 09 de abril de 2018, que autoriza o Poder Executivo Municipal a criar Programa Comunitário para execução de obras e melhorias no município de Itapoá/SC e dá outras providências.</t>
   </si>
   <si>
     <t>14403</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14403/plo_38_2025_-_altera_lm_768_18_-_execucao_de_obras_e_melhorias_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14403/plo_38_2025_-_altera_lm_768_18_-_execucao_de_obras_e_melhorias_ass_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 768, de 09 de abril de 2018, que autoriza o Poder Executivo Municipal a criar Programa Comunitário para execução de_x000D_
 obras e melhorias no município de Itapoá/SC e dá outras providências.</t>
   </si>
   <si>
     <t>14012</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14012/plo_43_2025_-_desafetacao_de_lote_da_quadra_15_-_volta_ao_mundo_ii_ass.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14012/plo_43_2025_-_desafetacao_de_lote_da_quadra_15_-_volta_ao_mundo_ii_ass.pdf</t>
   </si>
   <si>
     <t>Desafeta o terreno LAZ1 da quadra 15, do loteamento Balneário Volta ao Mundo II.</t>
   </si>
   <si>
     <t>13995</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Ivan da Luz</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13995/projeto_de_lei_46_2025_-_ivan.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13995/projeto_de_lei_46_2025_-_ivan.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a execução de obras de pavimentação no município de Itapoá, condicionando-as, preferencialmente, à prévia implantação da infraestrutura de esgotamento sanitário, e dá outras providências.</t>
   </si>
   <si>
     <t>14340</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14340/plo_77_2025_-_saco_verde_pela_reciclagem_ass_1.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14340/plo_77_2025_-_saco_verde_pela_reciclagem_ass_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa de Incentivo à Coleta Seletiva “Saco Verde pela Reciclagem” no Município de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>14422</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Marta</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14422/projeto_de_lei_89_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14422/projeto_de_lei_89_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ordem e a transparência na prestação dos serviços pela Secretaria Municipal de Infraestrutura e dá outras providências.</t>
   </si>
   <si>
     <t>14743</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14743/projeto_de_lei_117_2025_-_marta.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14743/projeto_de_lei_117_2025_-_marta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização, no âmbito do município de Itapoá, para a reprodução, impressão, reimpressão, difusão, distribuição ou qualquer forma de veiculação de materiais gráficos oficiais produzidos pela Prefeitura Municipal de Itapoá, e dá outras providências.</t>
   </si>
   <si>
     <t>14782</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Ademar, Daniel Weber, Diego, Jessica, Marcio Melo, Marta, Odinei, Valdecir</t>
   </si>
   <si>
-    <t>https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14782/projeto_de_lei_122_2025_-_ademar.pdf</t>
+    <t>http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14782/projeto_de_lei_122_2025_-_ademar.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública a “Associação dos Catadores e Carroceiros de Itapoá” no município de Itapoá/SC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -499,68 +499,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13662/3._plo_05-_2025_-_altera_lm_768_18_-_execucao_de_obras_e_melhorias_-_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14403/plo_38_2025_-_altera_lm_768_18_-_execucao_de_obras_e_melhorias_ass_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14012/plo_43_2025_-_desafetacao_de_lote_da_quadra_15_-_volta_ao_mundo_ii_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13995/projeto_de_lei_46_2025_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14340/plo_77_2025_-_saco_verde_pela_reciclagem_ass_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14422/projeto_de_lei_89_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14743/projeto_de_lei_117_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14782/projeto_de_lei_122_2025_-_ademar.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13662/3._plo_05-_2025_-_altera_lm_768_18_-_execucao_de_obras_e_melhorias_-_ass.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14403/plo_38_2025_-_altera_lm_768_18_-_execucao_de_obras_e_melhorias_ass_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14012/plo_43_2025_-_desafetacao_de_lote_da_quadra_15_-_volta_ao_mundo_ii_ass.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/13995/projeto_de_lei_46_2025_-_ivan.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14340/plo_77_2025_-_saco_verde_pela_reciclagem_ass_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14422/projeto_de_lei_89_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14743/projeto_de_lei_117_2025_-_marta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapoa.sc.leg.br/media/sapl/public/materialegislativa/2025/14782/projeto_de_lei_122_2025_-_ademar.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="236.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>